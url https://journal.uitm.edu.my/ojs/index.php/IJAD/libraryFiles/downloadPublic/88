--- v0 (2026-03-09)
+++ v1 (2026-04-27)
@@ -11,125 +11,178 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:spacing w:after="240" w:before="0" w:line="401" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-30"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.9oeivbz54jyr" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Click here, type the title of your paper, Capitalise first letter only </w:t>
+        <w:t xml:space="preserve"> Example: Qiandongnan Miao Batik Craftsmanship: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:spacing w:after="240" w:before="0" w:line="401" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-30"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.2k474p59jwtm" w:id="1"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.y96fwofk4mtb" w:id="1"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-30"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.qni55jtqgj01" w:id="2"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Historical Context and Development</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-30"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.92nqhej0u6m9" w:id="3"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
         <w:keepNext w:val="1"/>
-        <w:spacing w:after="0" w:before="120" w:line="300" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">First Author</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
@@ -177,1296 +230,1210 @@
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, Fourth Author</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">4,5</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve">4</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Fifth Author</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1,2,3,4</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">First affiliation, City and Country </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
-[...1 lines deleted...]
-        <w:spacing w:line="200" w:lineRule="auto"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Second affiliation, City and Country </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+      <w:pPr>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table1"/>
         <w:tblW w:w="9720.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="285"/>
         <w:gridCol w:w="6555"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="2880"/>
             <w:gridCol w:w="285"/>
             <w:gridCol w:w="6555"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="306" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
             <w:pPr>
               <w:spacing w:after="60" w:before="120" w:line="200" w:lineRule="auto"/>
               <w:ind w:right="120"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">ARTICLE INFO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
             <w:pPr>
               <w:spacing w:after="60" w:before="120" w:line="200" w:lineRule="auto"/>
               <w:ind w:right="120"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
             <w:pPr>
               <w:spacing w:after="60" w:before="120" w:line="200" w:lineRule="auto"/>
               <w:ind w:right="120"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">ABSTRACT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="1501" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="72.0" w:type="dxa"/>
               <w:left w:w="115.0" w:type="dxa"/>
               <w:right w:w="115.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
             <w:pPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Article history:</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
-            </w:r>
-[...36 lines deleted...]
-              <w:t xml:space="preserve">Revised XX Month 20XX</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="874"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accepted XX Month 20XX</w:t>
+              <w:t xml:space="preserve">Received XX Month 20XX</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="874"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Online first</w:t>
+              <w:t xml:space="preserve">Revised XX Month 20XX</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="874"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:i w:val="1"/>
-                <w:iCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Published XX Month 20XX</w:t>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:t xml:space="preserve">Accepted XX Month 20XX</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="874"/>
               </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Online first</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="none" w:pos="874"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Published XX Month 20XX</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="none" w:pos="874"/>
+              </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="120"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
             <w:pPr>
               <w:spacing w:after="120" w:before="120" w:line="200" w:lineRule="auto"/>
               <w:ind w:right="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
-[...33 lines deleted...]
-          </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
             <w:pPr>
               <w:spacing w:line="221" w:lineRule="auto"/>
               <w:ind w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">The line numbers on the left allow easier referencing and communication between the author and reviewers during double-blind peer review. Please do not remove the line numbers.</w:t>
+              <w:t xml:space="preserve">The abstract word count should not be more than 250 words. Please format your abstract using the ‘Abstract’ style in the style’s gallery.The line numbers on the left allow easier referencing and communication between the author and reviewers during double-blind peer review. Please do not remove the line numbers.Please do not edit or remove any texts or objects highlighted in red.Please read the content of this guideline entirely. Failure to adhere to this guideline shall lead to manuscript rejection at the desk evaluation stage.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
             <w:pPr>
               <w:spacing w:line="221" w:lineRule="auto"/>
               <w:ind w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="0000ff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
             <w:pPr>
               <w:spacing w:line="221" w:lineRule="auto"/>
               <w:ind w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="0000ff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Please do not edit or remove any texts or objects highlighted in red.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
             <w:pPr>
               <w:spacing w:line="221" w:lineRule="auto"/>
               <w:ind w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
-            <w:pPr>
-[...64 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
             <w:pPr>
               <w:spacing w:after="120" w:before="120" w:line="200" w:lineRule="auto"/>
               <w:ind w:right="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="1725" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="72.0" w:type="dxa"/>
               <w:left w:w="115.0" w:type="dxa"/>
               <w:right w:w="115.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
             <w:pPr>
               <w:spacing w:before="120" w:line="200" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Keywords:</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="none" w:pos="874"/>
+              </w:tabs>
+              <w:spacing w:line="199" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Keyword1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="none" w:pos="874"/>
+              </w:tabs>
+              <w:spacing w:line="199" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Keyword2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="none" w:pos="874"/>
+              </w:tabs>
+              <w:spacing w:line="199" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Keyword3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="none" w:pos="874"/>
+              </w:tabs>
+              <w:spacing w:line="199" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Keyword4</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="874"/>
               </w:tabs>
               <w:spacing w:line="199" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Keyword1</w:t>
+              <w:t xml:space="preserve">Keyword5</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="874"/>
               </w:tabs>
               <w:spacing w:line="199" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Keyword2</w:t>
+              <w:t xml:space="preserve">Keyword6</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
-            <w:pPr>
-[...74 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
             <w:pPr>
               <w:spacing w:after="120" w:before="120" w:line="200" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">DOI:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
             <w:pPr>
               <w:spacing w:after="120" w:before="120" w:line="200" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">10.24191/grxpwv39</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
             <w:pPr>
               <w:spacing w:after="120" w:before="120" w:line="200" w:lineRule="auto"/>
               <w:ind w:right="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="120" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">INSERT YOUR HEADING HERE (DO NOT COPY PASTE)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:smallCaps w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The paragraphs continue from here and are only separated by headings, subheadings, images, and formulae. The section headings are arranged by numbers, bold and 10 pt. Here are further instructions for authors. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:strike w:val="0"/>
           <w:color w:val="0000ff"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1.1 Structure of MS word formatting</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="0000ff"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Files should be in MS Word format only and should be formatted for direct printing. Figures and tables should be embedded and not supplied separately. Please make sure that you use as much as possible normal fonts in your documents. Special fonts, such as fonts used in the Far East (Japanese, Chinese, Korean, etc.) may cause problems during processing. To avoid unnecessary errors, you are strongly advised to use the ‘spellchecker’ function of MS Word. A UK English language is set as default for the</w:t>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+        <w:t xml:space="preserve">Files should be in MS Word format only and should be formatted for direct printing. Figures and tables should be embedded and not supplied separately. Please make sure that you use as much as possible normal fonts in your documents. Special fonts, such as fonts used in the Far East (Japanese, Chinese, Korean, etc.) may cause problems during processing. To avoid unnecessary errors, you are strongly advised to use the ‘spellchecker’ function of MS Word. A UK English language is set as default for the entire manuscript. Kindly ensure the manuscript is well written with minimum language errors. Any poorly written manuscript will not be accepted at the initial screening stage.  Follow this order when typing manuscripts: Title, Authors, Affiliations, Abstract, Keywords, Main text (including figures and tables), Acknowledgements, References, Appendix. Collate acknowledgements in a separate section at the end of the article and do not include them on the title page, as a footnote to the title or otherwise. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulleted lists may be included and should look like this:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1060" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">First point</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1060" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Second point</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1060" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">And so, on</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ensure that you return to the ‘Main Text’ style, the style that you will mainly be using for large blocks of text, when you have completed your bulleted list. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Please do not alter the formatting and style layouts which have been set up in this template document. As indicated in the template, papers should be prepared in single column format. Do not number pages on the front, as page numbers will be added separately for the preprints. Ensure, to leave a line clear between paragraphs by using the right styles (MAINTEXT). All the required style templates are provided in this document with the appropriate name supplied. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please refer to page 9 for complete guide on styles.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+        <w:t xml:space="preserve">Please refer to page 9 for a complete guide on styles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">All tables should be numbered with Arabic numerals. Headings should be placed above tables, left justified, and bold. Leave one line space between the heading and the table, by choosing Table Caption in the Styles Gallery.  Only horizontal lines should be used within a table, to distinguish the column headings from the body of the table, and immediately above and below the table. Tables must be embedded into the text and not supplied separately. The source of data must be provided i.e., literature (s) or author’s own data. Below is an example which authors may find useful.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table2"/>
         <w:tblW w:w="6191.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3291"/>
         <w:gridCol w:w="1450"/>
         <w:gridCol w:w="1450"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="3291"/>
             <w:gridCol w:w="1450"/>
             <w:gridCol w:w="1450"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
             <w:pPr>
               <w:keepLines w:val="1"/>
-              <w:spacing w:after="120" w:before="120" w:line="200" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:before="120" w:line="200" w:lineRule="auto"/>
               <w:ind w:left="-108" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table 1. An example of a table (Font = 8; Click ‘Table Caption’ on the Styles Gallery; No period at end of caption)</w:t>
+              <w:t xml:space="preserve">Table 1. An example of a table (Font = 9; Click ‘Table Caption’ on the Styles Gallery; No period at end of caption)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
             <w:pPr>
               <w:spacing w:after="40" w:before="40" w:line="200" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">An example of a column heading</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
             <w:pPr>
               <w:spacing w:after="40" w:before="40" w:line="200" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Column A (</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1479,51 +1446,51 @@
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">t</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
             <w:pPr>
               <w:spacing w:after="40" w:before="40" w:line="200" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Column B (</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1541,556 +1508,556 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
             <w:pPr>
               <w:spacing w:after="40" w:before="40" w:line="200" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">And an entry</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
             <w:pPr>
               <w:spacing w:after="40" w:before="40" w:line="200" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
             <w:pPr>
               <w:spacing w:after="40" w:before="40" w:line="200" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="70" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
             <w:pPr>
               <w:spacing w:after="40" w:before="40" w:line="200" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">And another entry</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
             <w:pPr>
               <w:spacing w:after="40" w:before="40" w:line="200" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
             <w:pPr>
               <w:spacing w:after="40" w:before="40" w:line="200" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
             <w:pPr>
               <w:spacing w:after="40" w:before="40" w:line="200" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">And another entry</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
             <w:pPr>
               <w:spacing w:after="40" w:before="40" w:line="200" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
             <w:pPr>
               <w:spacing w:after="40" w:before="40" w:line="200" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
-[...1 lines deleted...]
-        <w:spacing w:after="120" w:before="120" w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+      <w:pPr>
+        <w:spacing w:after="120" w:before="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Source: (Font = 9; Click ‘Normal, Source’ on the Styles Gallery)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:before="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Construction of references</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">References should be listed at the end of the paper, should be arranged first alphabetically and then further sorted chronologically if necessary. More than one reference from the same author(s) in the same year must be identified by the letters “a”, “b”, “c”, etc., placed after the year of publication.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Some examples of how your references should be listed are given at the end of this template in the ‘References’ section which will allow you to assemble your reference list according to the correct format and font size. Table 2 shows a guide on  construction of different type of reference.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:before="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Section headings</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Section headings (Level A) should be left justified, with all letters capitalised, bold, and numbered consecutively, starting with the INTRODUCTION. Sub-section headings should be in sentence case (Level B), bold, and numbered 1.1, 1.2, etc; and lower-case italic (Level C) letters; and left justified, with second and subsequent lines indented. You may need to insert a page break to keep a heading with its text.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:before="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">General guidelines for the preparation of your text</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Avoid hyphenation at the end of a line. Symbols denoting vectors and matrices should be indicated in bold type. Scalar variable names should normally be expressed using italics. Dimensions and units of measures should be expressed in SI units. Table 3 shows typical units of measure for this journal. Please title your files in this order firstauthorname.docx.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1.4 Footnotes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Footnotes should be avoided if possible. Necessary footnotes should be denoted in the text by consecutive superscript letters. The footnotes should be typed single spaced, and in smaller type size (8pt), at the foot of the page in which they are mentioned and separated from the main text by a short line extending at the foot of the column. The ‘footnote’ style is available in this template for the text of the footnote.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:spacing w:after="120" w:before="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1.5 Referencing and citation style</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The manuscript’s references and citations should be written using the APA 7</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition style. In terms of the in-text citation style, APA uses the author's last name and the year of publication, for example: (Field, 2005); (Field &amp; Thomas; 2014). If there are three or more authors, cite only the surname of the first author followed by “et al.” and the year., for example: (Field et al., 2017). For direct quotations, include the page number as well, for example: (Field, 2005, p. 14). Citing same authors of the same year should be assigned by alphabet following the year of publication (e.g., Field et al., (2014a); Field et al., (2014b)). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Table 2 shows the details of referencing according to the APA 7</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -2109,202 +2076,202 @@
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition referencing style: </w:t>
       </w:r>
       <w:hyperlink r:id="rId7">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">https://libraryguides.vu.edu.au/apa-referencing</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="240" w:before="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:smallCaps w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:smallCaps w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
         <w:tab/>
         <w:t xml:space="preserve">AUTHOR ARTWORK</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">All figures should be numbered with Arabic numerals (1,2,...n). All photographs, schemas, graphs and diagrams are to be referred to as figures. Line drawings should be good quality scans or true electronic output. Low-quality scans are not acceptable. Figures must be both embedded into the text and all images should met the minimum requirement of 500 </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">×</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> 500 pixels. Lettering and symbols should be clearly defined either in the caption or in a legend provided as part of the figure. Figures should be placed at the top or bottom of a page wherever possible, as close as possible to the first reference to them in the paper.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="120" w:before="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2.1 </w:t>
         <w:tab/>
         <w:t xml:space="preserve">Diagrams</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Diagrams can be in the form of framework, process flow, chart, or any visual aids that are meant to support the written text. Any diagrams built using Microsoft Word or Microsoft Power Point’s Smart Art Graphic Tool needs to be embedded as editable or vector-based objects (instead of image objects). Diagrams attached using bitmap-based images (jpeg., png., and other formats) need to be in high resolution (at least 300 pixels per inch).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:pBdr>
           <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
         </w:pBdr>
         <w:spacing w:after="60" w:before="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Texts embedded in diagrams</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="120" w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The font used for labels or indicators inside the diagram needs to be formatted as Times New Roman with font size set at 9. It must not be bold, italicised, or underlined. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
-[...1 lines deleted...]
-        <w:spacing w:after="120" w:before="120" w:line="360" w:lineRule="auto"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+      <w:pPr>
+        <w:spacing w:after="0" w:before="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="2480237" cy="2100831"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr id="1051" name="image4.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image4.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -2324,149 +2291,149 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2725439</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2553538" cy="2059918"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1054" name="image5.png"/>
+            <wp:docPr id="1054" name="image2.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image5.png"/>
+                    <pic:cNvPr id="0" name="image2.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2553538" cy="2059918"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
       <w:pPr>
         <w:keepLines w:val="1"/>
-        <w:spacing w:after="0" w:before="200" w:line="200" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:before="0" w:line="200" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Fig. 1. (left) this figure is blurry, which is unacceptable; (right) this figure has a higher resolution. However, the labels are not formatted using Times New Roman font. (Font = 9; Click ‘Figure Caption’ on the Styles Gallery; No period at end of caption)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
       <w:pPr>
         <w:spacing w:after="120" w:before="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Source: Author X (20YY) (Font = 9; Click ‘Normal, Source’ on the Styles Gallery; No period at end source)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
       <w:pPr>
         <w:keepLines w:val="1"/>
         <w:spacing w:after="240" w:before="200" w:line="200" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="2433320" cy="1290345"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1050" name="image1.png"/>
+            <wp:docPr id="1050" name="image5.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image1.png"/>
+                    <pic:cNvPr id="0" name="image5.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2433320" cy="1290345"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -3076,572 +3043,486 @@
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2825750" cy="1431925"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
-[...15 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
       <w:pPr>
         <w:keepLines w:val="1"/>
         <w:spacing w:after="0" w:before="200" w:line="200" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Fig. 2. (left) this framework is a non-editable diagram, appears blurry and hence, is unacceptable; </w:t>
         <w:br w:type="textWrapping"/>
         <w:t xml:space="preserve">(right) this framework is built using MS Word illustration tools, has higher resolution and is acceptable. </w:t>
         <w:br w:type="textWrapping"/>
         <w:t xml:space="preserve">(Font = 9; Click ‘Figure Caption’ on the Styles Gallery; No period at end of caption)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
       <w:pPr>
         <w:keepLines w:val="1"/>
         <w:spacing w:after="240" w:before="0" w:line="200" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Source: Author (Font = 9; Click ‘Normal, Source’ on the Styles Gallery; No period at end source)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="120" w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Please use the ‘drawing canvas tool’ in MS Word before inserting any images or diagrams into the document. When constructing a conceptual/theoretical framework, please use editable or vector-based diagrams. Draw diagrams using MS Word’s Smart Art Graphic Tool (textboxes, labels, arrows, legends, etc.) rather than embedding non-editable image objects. Ensure that all the figures have a good resolution (minimum 300dpi) and are not fuzzy or blurry.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="120" w:before="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2.2</w:t>
         <w:tab/>
         <w:t xml:space="preserve">Captions</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="345"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The figure number and caption should be typed below the illustration in 9pt and left justified. Artwork has no text along the side of it in the main body of the text. However, if two images fit next to each other, these may be placed next to each other to save space, see Fig. 1. They must be numbered consecutively, all figures, and all tables respectively.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="240" w:before="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:smallCaps w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:smallCaps w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.3</w:t>
+        <w:t xml:space="preserve">3.0</w:t>
         <w:tab/>
         <w:t xml:space="preserve">EQUATIONS AND FORMULAS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Equations and formulae should be typed and numbered consecutively with Arabic numerals in parentheses on the right-hand side of the page (if referred to explicitly in the text). They should also be separated from the surrounding text by one space. Eq. (1) shows the sample of equation position in a manuscript</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="c00000"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If you chose to use the Equation Editor, please ensure that the manuscript is saved using .docx format </w:t>
         <w:br w:type="textWrapping"/>
         <w:t xml:space="preserve">(rather than .doc), and Compatibility Mode is turned off. </w:t>
       </w:r>
     </w:p>
-    <w:sdt>
-[...104 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rt = K EP = 93.02 (± 9.62) – 13.45) (1)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
       <w:pPr>
         <w:spacing w:after="240" w:before="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:smallCaps w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:smallCaps w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">ACKNOWLEDGEMENTS/FUNDING</w:t>
+        <w:t xml:space="preserve">ACKN</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:smallCaps w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t xml:space="preserve">OWLEDGEMENTS/FUNDING</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:smallCaps w:val="1"/>
+          <w:color w:val="ff0000"/>
+          <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">This section is compulsory. The following is an example of an acknowledgement statement: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
-        <w:ind w:firstLine="340"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The authors would like to acknowledge the support of Universiti Teknologi MARA (UiTM), Cawangan Negeri Sembilan, Kampus Kuala Pilah and Faculty of Applied Sciences, Universiti Teknologi MARA, Shah Alam, Selangor, Malaysia for providing the facilities and financial support on this research.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
       <w:pPr>
         <w:spacing w:after="240" w:before="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:smallCaps w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:sectPr>
           <w:headerReference r:id="rId12" w:type="default"/>
           <w:headerReference r:id="rId13" w:type="first"/>
           <w:footerReference r:id="rId14" w:type="default"/>
           <w:footerReference r:id="rId15" w:type="first"/>
           <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
           <w:pgMar w:bottom="1411.2" w:top="748.8" w:left="1195.2" w:right="1195.2" w:header="907.2" w:footer="1195.2"/>
           <w:pgNumType w:start="1"/>
           <w:titlePg w:val="1"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:smallCaps w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">CONFLICT OF INTEREST STATEMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">This section is compulsory. The following is an example of a conflict-of-interest statement:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
-        <w:ind w:firstLine="340"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The authors agree that this research was conducted in the absence of any self-benefits, commercial or financial conflicts and declare the absence of conflicting interests with the funders.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
       <w:pPr>
         <w:spacing w:after="240" w:before="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:smallCaps w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:smallCaps w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">AUTHORS’ CONTRIBUTIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Each author contribution must be stated clearly reflecting each contribution to the body of the work and manuscript. Authors can refer to </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="ff0000"/>
             <w:highlight w:val="yellow"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">CRediT</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Contribution Roles Taxonomy) for the detailed information about individual contributions to the work. For example: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Anis Muneerah Shaiful Bahari</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
@@ -3688,100 +3569,100 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: Conceptualisation, formal analysis, and validation; </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Haslina Misran</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: Conceptualisation, supervision, writing- review and editing, and validation.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
       <w:pPr>
         <w:spacing w:after="240" w:before="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:smallCaps w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:smallCaps w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">DECLARATION OF GENERATIVE AI IN THE WRITING PROCESS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">This section is required if AI was used in the writing process. Authors must disclose the use of generative AI and AI-assisted technologies in the writing process by including a formal statement within their manuscript. In accordance with academic integrity standards, AI and AI-assisted technologies should not be listed as an author or co-author, nor should they be cited as an author, as authorship implies legal and ethical accountability that these tools cannot fulfil. The application of these technologies is strictly restricted to improving the readability and language quality of the work. Authors remain ultimately responsible and accountable for the original content, accuracy, and integrity of the entire manuscript. The declaration shall be written as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
-        <w:ind w:firstLine="340"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">During the preparation of this work, the author(s) used </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
@@ -3795,492 +3676,492 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> in order to </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">[REASON]</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. After using this tool/service, the author(s) reviewed and edited the content as needed and take(s) full responsibility for the content of the publication.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: If no AI assistance was used, this section is not required.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
       <w:pPr>
         <w:spacing w:after="240" w:before="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:smallCaps w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:smallCaps w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">DATA AVAILABILITY/SUPPLEMENTARY MATERIALS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">To foster research transparency and ensure the reproducibility of findings, authors are encouraged to provide all supplementary materials that support the primary research. This includes, but is not limited to, extensive datasets, original source code, high-resolution multimedia, or detailed experimental protocols. These materials should be hosted on reputable, permanent repositories and must be cited accordingly within the main text. It is the authors' responsibility to ensure that all supplementary files are accessible and provided in formats that facilitate ease of use for the scientific community. Furthermore, authors must include a dedicated "Supplementary Materials" section at the end of the manuscript containing a persistent link—ideally a Digital Object Identifier (DOI) or a stable URL—to ensure direct and permanent access to the hosted resources. Example of statement shall be as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="900" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Available upon request:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="900" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The datasets used and/or analysed during the current study are available from the corresponding author on reasonable request.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="900" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Public Repository:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="900" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The datasets generated during the current study are available in the [Name of Repository] repository, [Web Link/DOI] etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="900" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Data included in the article:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="900" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">All data generated or analysed during this study are included in this published article [and its supplementary information files].</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="900" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">No data/Theory-based:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="900" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Data sharing is not applicable to this article as no new datasets were generated or analysed during the current study.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="240" w:before="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.683g3534kgy" w:id="2"/>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.683g3534kgy" w:id="4"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> ETHICS STATEMENT</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The Ethics Statement is a mandatory section for all manuscripts submitted to MJCET. It must be placed after the Conclusion and before the References. Authors must declare their adherence to ethical standards by selecting and adapting the most relevant statement(s) below:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Universal statement if the study does not involve living subjects:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The authors declare that this research did not involve human or animal subjects. All experimental procedures were performed following the institutional Safety, Health, and Environmental (HSE) protocols of [Insert Institution Name].</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">For research requiring ethics committee approval, particularly involving bio-engineering, toxicity studies or social surveys where human or animal subjects were involved, may use this statement: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">This study was reviewed and approved by the Institutional Ethics Committee of [Insert Institution Name] (Approval No: XXXX/202X). All procedures involving human participants/animal subjects were in fulfilment of the ethical standards of the 1964 Helsinki Declaration. Informed consent was obtained from all participants, and data anonymity was strictly maintained throughout the study.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.ggdgp3nxz0tl" w:id="3"/>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.ggdgp3nxz0tl" w:id="5"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">R</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">EFERENCES</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="180" w:before="120" w:line="220" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ahmed, I. I., &amp; Gupta, A. K. (2010). Pyrolysis and gasification of food waste: Syngas characteristics and char gasification kinetics. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
@@ -4296,51 +4177,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 101–108. </w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="2e75b5"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.apenergy.2009.08.032</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="180" w:before="120" w:line="220" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">American Society for Testing and Materials (2015) </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
@@ -4354,101 +4235,101 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ASTM D7582-15) West Conshohocken, PA. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2e75b5"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.astm.org</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="180" w:before="120" w:line="220" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Bavani, M. (2021, April 15). Putting an end to food waste. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The Star. </w:t>
       </w:r>
       <w:hyperlink r:id="rId18">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:i w:val="1"/>
             <w:iCs w:val="1"/>
             <w:color w:val="2e75b5"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.thestar.com.my/metro/metro-news/2021/04/15/putting-an-end-to-food-waste</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="180" w:before="120" w:line="220" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Energy Commission. (2019). </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
@@ -4462,93 +4343,93 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2e75b5"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">https://meih.st.gov.my/documents/10620/bcce78a2-5d54-49ae-b0dc-549dcacf93ae</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="180" w:before="120" w:line="220" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ian C. Kemp. (2007). </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinch analysis and process integration a user guide on process integration for the efficient use of energy</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Second Edition). Butterworth-Heinemann, Elsevier.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="180" w:before="120" w:line="220" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Matali, S. (2019). </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
@@ -4574,51 +4455,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId19">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="2e75b5"/>
             <w:highlight w:val="white"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ir.uitm.edu.my/id/eprint/28308</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="180" w:before="120" w:line="220" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2e75b5"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Thompson, C. (2012). How can we develop an evidence-based culture?. In J. V. Craig &amp; R. L. Smith (Eds.), </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -4636,51 +4517,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3rd ed., pp. 323–357). Churchill Livingstone Elsevier. </w:t>
       </w:r>
       <w:hyperlink r:id="rId20">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="2e75b5"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.elsevier.com/books/the-evidence-based-practice-manual-for-nurses/craig/978-0-7020-4193-8</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="180" w:before="120" w:line="220" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Vuthaluru, H. B. (2004). Thermal behaviour of coal/biomass blends during co-pyrolysis. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
@@ -4696,51 +4577,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(2–3), 141–155. </w:t>
       </w:r>
       <w:hyperlink r:id="rId21">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="2e75b5"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S0378-3820(03)00112-7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="180" w:before="120" w:line="220" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Yang, H., Li, J., Jiang, H., Hu, J., Zeng, J., &amp; Nie, C. (2018, March 26–28). </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
@@ -4754,54 +4635,54 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Paper presentation]. Society of Petroleum Engineers (SPE) 2018 EOR Conference at Oil and Gas West Asia, Muscat, Oman. </w:t>
       </w:r>
       <w:hyperlink r:id="rId22">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="2e75b5"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2118/190340-MS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:spacing w:after="180" w:before="120" w:line="220" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:before="120" w:line="220" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
           <w:pgMar w:bottom="1418" w:top="754" w:left="1191" w:right="1191" w:header="907" w:footer="1202"/>
           <w:titlePg w:val="1"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Yang, Y., Wang, G., Peng, C., Deng, Q., Yu, Y., He, X., Hu, T., Jiang, L., Shan, S., Zheng, Y., Zhi, Y., &amp; Su, H. (2023). Microwave-assisted synthesis of l-aspartic acid-based metal organic aerogel (MOA) for efficient removal of oxytetracycline from aqueous solution. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="1"/>
@@ -4809,559 +4690,563 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Applied Surface Science, 610</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, Article 155608. </w:t>
       </w:r>
       <w:hyperlink r:id="rId23">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="2e75b5"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://doi.org/10.1016/j.apsusc.2022.1556</w:t>
+          <w:t xml:space="preserve">https://doi.org/10.1016/j.apsusc.2022.155</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:spacing w:after="180" w:before="120" w:line="220" w:lineRule="auto"/>
+        <w:spacing w:after="180" w:before="0" w:line="220" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:lock w:val="contentLocked"/>
-        <w:id w:val="1135855221"/>
-        <w:tag w:val="goog_rdk_1"/>
+        <w:id w:val="1604274282"/>
+        <w:tag w:val="goog_rdk_0"/>
       </w:sdtPr>
       <w:sdtContent>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="Table4"/>
+            <w:tblStyle w:val="Table3"/>
             <w:tblW w:w="8504.0" w:type="dxa"/>
             <w:jc w:val="center"/>
             <w:tblLayout w:type="fixed"/>
             <w:tblLook w:val="0400"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1701"/>
             <w:gridCol w:w="6803"/>
             <w:tblGridChange w:id="0">
               <w:tblGrid>
                 <w:gridCol w:w="1701"/>
                 <w:gridCol w:w="6803"/>
               </w:tblGrid>
             </w:tblGridChange>
           </w:tblGrid>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
                 <w:pPr>
                   <w:spacing w:after="120" w:before="120" w:line="276" w:lineRule="auto"/>
                   <w:ind w:left="452" w:hanging="425"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Palatino Linotype" w:cs="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:drawing>
                     <wp:inline distB="0" distT="0" distL="0" distR="0">
                       <wp:extent cx="936934" cy="327135"/>
                       <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                      <wp:docPr id="1053" name="image2.png"/>
+                      <wp:docPr id="1053" name="image3.png"/>
                       <a:graphic>
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic>
                             <pic:nvPicPr>
-                              <pic:cNvPr id="0" name="image2.png"/>
+                              <pic:cNvPr id="0" name="image3.png"/>
                               <pic:cNvPicPr preferRelativeResize="0"/>
                             </pic:nvPicPr>
                             <pic:blipFill>
                               <a:blip r:embed="rId24"/>
                               <a:srcRect b="0" l="0" r="0" t="0"/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="936934" cy="327135"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect"/>
                               <a:ln/>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
                 <w:pPr>
                   <w:spacing w:after="120" w:before="240" w:line="276" w:lineRule="auto"/>
                   <w:ind w:left="169" w:firstLine="0"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">© </w:t>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="ee0000"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">2026</w:t>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> by the authors. Submitted for possible open access publication under the terms and conditions of the Creative Commons Attribution (CC BY-NC-ND) license (http://creativecommons.org/licenses/by/4.0/).</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="180" w:before="120" w:line="220" w:lineRule="auto"/>
         <w:ind w:left="357" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="ff0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="continuous"/>
       <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
       <w:pgMar w:bottom="1411.2" w:top="748.8" w:left="1195.2" w:right="1195.2" w:header="907.2" w:footer="1195.2"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Cambria"/>
   <w:font w:name="Times New Roman"/>
   <w:font w:name="Georgia"/>
   <w:font w:name="Arial"/>
   <w:font w:name="Arial Narrow">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
     <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId3" w:subsetted="0"/>
     <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
   </w:font>
   <w:font w:name="Symbol"/>
   <w:font w:name="Palatino Linotype">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId5" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId6" w:subsetted="0"/>
     <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId7" w:subsetted="0"/>
     <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId8" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="none" w:pos="10080"/>
         <w:tab w:val="left" w:leader="none" w:pos="0"/>
       </w:tabs>
-      <w:spacing w:after="240" w:before="120" w:line="276" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:color w:val="ff0000"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="none" w:pos="10080"/>
+        <w:tab w:val="left" w:leader="none" w:pos="0"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:color w:val="ff0000"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="none" w:pos="10080"/>
+        <w:tab w:val="left" w:leader="none" w:pos="0"/>
+      </w:tabs>
+      <w:spacing w:after="240" w:before="0" w:line="276" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="ff0000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">https://doi.org/10.24191/ijad.v10i1</w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">©UiTM Press, Universiti Teknologi MARA</w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="none" w:pos="10080"/>
         <w:tab w:val="left" w:leader="none" w:pos="0"/>
       </w:tabs>
       <w:spacing w:after="240" w:before="120" w:line="276" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="ff0000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="Table6"/>
+      <w:tblStyle w:val="Table5"/>
       <w:tblW w:w="7935.0" w:type="dxa"/>
       <w:jc w:val="left"/>
       <w:tblBorders>
         <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
         <w:insideH w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
         <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="0600"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2655"/>
       <w:gridCol w:w="5280"/>
       <w:tblGridChange w:id="0">
         <w:tblGrid>
           <w:gridCol w:w="2655"/>
           <w:gridCol w:w="5280"/>
         </w:tblGrid>
       </w:tblGridChange>
     </w:tblGrid>
     <w:tr>
       <w:trPr>
         <w:cantSplit w:val="0"/>
         <w:trHeight w:val="525" w:hRule="atLeast"/>
         <w:tblHeader w:val="0"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
+          <w:gridSpan w:val="2"/>
           <w:tcBorders>
             <w:top w:color="000000" w:space="0" w:sz="5" w:val="single"/>
             <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
           </w:tcBorders>
           <w:tcMar>
             <w:top w:w="0.0" w:type="dxa"/>
             <w:left w:w="100.0" w:type="dxa"/>
             <w:bottom w:w="0.0" w:type="dxa"/>
             <w:right w:w="100.0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="top"/>
         </w:tcPr>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A6">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:leader="none" w:pos="10080"/>
             </w:tabs>
             <w:spacing w:after="120" w:before="120" w:line="276" w:lineRule="auto"/>
-            <w:ind w:left="-90" w:right="-260" w:firstLine="0"/>
+            <w:ind w:left="0" w:right="-260" w:firstLine="360"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
-              <w:color w:val="ff0000"/>
+              <w:color w:val="ee0000"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:vertAlign w:val="superscript"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">1</w:t>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:color w:val="ff0000"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:vertAlign w:val="superscript"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">*</w:t>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:color w:val="ff0000"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">Corresponding author. </w:t>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
               <w:color w:val="ff0000"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">E-mail address</w:t>
           </w:r>
-        </w:p>
-[...34 lines deleted...]
-          </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-              <w:color w:val="ff0000"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">: </w:t>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
               <w:color w:val="ee0000"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">hafizhassan@uitm.edu.my</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="none" w:pos="10080"/>
         <w:tab w:val="left" w:leader="none" w:pos="0"/>
       </w:tabs>
       <w:spacing w:after="240" w:before="120" w:line="276" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="ff0000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">https://doi.org/10.24191/grxpwv39</w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">©UiTM Press, Universiti Teknologi MARA</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4680"/>
         <w:tab w:val="right" w:leader="none" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="none" w:pos="9724.800000000001"/>
       </w:tabs>
       <w:spacing w:after="240" w:before="120" w:line="276" w:lineRule="auto"/>
       <w:ind w:right="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i w:val="1"/>
         <w:iCs w:val="1"/>
         <w:color w:val="ee0000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="ee0000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:pict>
         <v:shape id="PowerPlusWaterMarkObject1" style="position:absolute;width:588.8901483006034pt;height:107.58174689689868pt;rotation:315;z-index:-503316481;mso-position-horizontal-relative:margin;mso-position-horizontal:center;mso-position-vertical-relative:margin;mso-position-vertical:center;" fillcolor="#cfe2f3" stroked="f" type="#_x0000_t136">
           <v:fill angle="0" opacity="65536f"/>
@@ -5382,384 +5267,384 @@
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="ee0000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i w:val="1"/>
         <w:iCs w:val="1"/>
         <w:color w:val="ee0000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Author et al. / International Journal of Art and Design (2026) Vol. 10, No. 1</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i w:val="1"/>
         <w:iCs w:val="1"/>
         <w:color w:val="ff0000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="ff0000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="ff0000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="120" w:before="120" w:line="276" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:pict>
         <v:shape id="PowerPlusWaterMarkObject2" style="position:absolute;width:588.8901483006034pt;height:107.58174689689868pt;rotation:315;z-index:-503316481;mso-position-horizontal-relative:margin;mso-position-horizontal:center;mso-position-vertical-relative:margin;mso-position-vertical:center;" fillcolor="#cfe2f3" stroked="f" type="#_x0000_t136">
           <v:fill angle="0" opacity="65536f"/>
           <v:textpath fitshape="t" string="Editor's copy" style="font-family:&amp;quot;Arial&amp;quot;;font-size:1pt;font-weight:bold;"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
   <w:sdt>
     <w:sdtPr>
       <w:lock w:val="contentLocked"/>
-      <w:id w:val="-1137933780"/>
-      <w:tag w:val="goog_rdk_2"/>
+      <w:id w:val="588954752"/>
+      <w:tag w:val="goog_rdk_1"/>
     </w:sdtPr>
     <w:sdtContent>
       <w:tbl>
         <w:tblPr>
-          <w:tblStyle w:val="Table5"/>
+          <w:tblStyle w:val="Table4"/>
           <w:tblW w:w="9720.0" w:type="dxa"/>
           <w:jc w:val="left"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="0000"/>
         </w:tblPr>
         <w:tblGrid>
           <w:gridCol w:w="2175"/>
           <w:gridCol w:w="5700"/>
           <w:gridCol w:w="1845"/>
           <w:tblGridChange w:id="0">
             <w:tblGrid>
               <w:gridCol w:w="2175"/>
               <w:gridCol w:w="5700"/>
               <w:gridCol w:w="1845"/>
             </w:tblGrid>
           </w:tblGridChange>
         </w:tblGrid>
         <w:tr>
           <w:trPr>
             <w:cantSplit w:val="1"/>
             <w:trHeight w:val="821" w:hRule="atLeast"/>
             <w:tblHeader w:val="0"/>
           </w:trPr>
           <w:tc>
             <w:tcPr>
               <w:vMerge w:val="restart"/>
               <w:tcBorders>
                 <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               </w:tcBorders>
               <w:vAlign w:val="center"/>
             </w:tcPr>
-            <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
+            <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
               <w:pPr>
                 <w:spacing w:after="120" w:before="120" w:line="276" w:lineRule="auto"/>
                 <w:jc w:val="center"/>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                 </w:rPr>
               </w:pPr>
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:rtl w:val="0"/>
                 </w:rPr>
                 <w:br w:type="textWrapping"/>
               </w:r>
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                     <wp:extent cx="1028700" cy="610288"/>
                     <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                    <wp:docPr id="1052" name="image3.png"/>
+                    <wp:docPr id="1052" name="image1.png"/>
                     <a:graphic>
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic>
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="image3.png"/>
+                            <pic:cNvPr id="0" name="image1.png"/>
                             <pic:cNvPicPr preferRelativeResize="0"/>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId1"/>
                             <a:srcRect b="17595" l="9089" r="6361" t="11198"/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="1028700" cy="610288"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect"/>
                             <a:ln/>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:rtl w:val="0"/>
                 </w:rPr>
               </w:r>
             </w:p>
-            <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
+            <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
               <w:pPr>
                 <w:spacing w:after="120" w:before="120" w:line="276" w:lineRule="auto"/>
                 <w:jc w:val="center"/>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                 </w:rPr>
               </w:pPr>
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:rtl w:val="0"/>
                 </w:rPr>
                 <w:t xml:space="preserve">e-ISSN: 2710-5776</w:t>
               </w:r>
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:rtl w:val="0"/>
                 </w:rPr>
               </w:r>
             </w:p>
           </w:tc>
           <w:tc>
             <w:tcPr/>
-            <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
+            <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
               <w:pPr>
                 <w:jc w:val="center"/>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
               </w:pPr>
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:rtl w:val="0"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Available online at</w:t>
               </w:r>
             </w:p>
-            <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
+            <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
               <w:pPr>
                 <w:jc w:val="center"/>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="000000"/>
                 </w:rPr>
               </w:pPr>
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:rtl w:val="0"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://journal.uitm.edu.my/ojs/index.php/IJAD/index</w:t>
               </w:r>
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:rtl w:val="0"/>
                 </w:rPr>
               </w:r>
             </w:p>
           </w:tc>
           <w:tc>
             <w:tcPr>
               <w:vMerge w:val="restart"/>
               <w:tcBorders>
                 <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
                 <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               </w:tcBorders>
               <w:vAlign w:val="center"/>
             </w:tcPr>
-            <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
+            <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
               <w:pPr>
                 <w:spacing w:after="120" w:before="120" w:line="276" w:lineRule="auto"/>
                 <w:ind w:left="0" w:firstLine="0"/>
                 <w:jc w:val="center"/>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
               </w:pPr>
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:rtl w:val="0"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Journal </w:t>
               </w:r>
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
@@ -5784,86 +5669,86 @@
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:rtl w:val="0"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art and Design</w:t>
               </w:r>
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:rtl w:val="0"/>
                 </w:rPr>
               </w:r>
             </w:p>
           </w:tc>
         </w:tr>
         <w:tr>
           <w:trPr>
             <w:cantSplit w:val="1"/>
             <w:trHeight w:val="380" w:hRule="atLeast"/>
             <w:tblHeader w:val="0"/>
           </w:trPr>
           <w:tc>
             <w:tcPr>
               <w:vMerge w:val="continue"/>
               <w:vAlign w:val="center"/>
             </w:tcPr>
-            <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
+            <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
               <w:pPr>
                 <w:keepNext w:val="0"/>
                 <w:keepLines w:val="0"/>
                 <w:pageBreakBefore w:val="0"/>
                 <w:widowControl w:val="0"/>
                 <w:pBdr>
                   <w:top w:space="0" w:sz="0" w:val="nil"/>
                   <w:left w:space="0" w:sz="0" w:val="nil"/>
                   <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                   <w:right w:space="0" w:sz="0" w:val="nil"/>
                   <w:between w:space="0" w:sz="0" w:val="nil"/>
                 </w:pBdr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
                 <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                 <w:jc w:val="left"/>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
               </w:pPr>
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:rtl w:val="0"/>
                 </w:rPr>
               </w:r>
             </w:p>
           </w:tc>
           <w:tc>
             <w:tcPr>
               <w:vAlign w:val="center"/>
             </w:tcPr>
-            <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
+            <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
               <w:pPr>
                 <w:tabs>
                   <w:tab w:val="left" w:leader="none" w:pos="0"/>
                   <w:tab w:val="center" w:leader="none" w:pos="5443"/>
                 </w:tabs>
                 <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
                 <w:jc w:val="center"/>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
               </w:pPr>
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:rtl w:val="0"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Journal </w:t>
               </w:r>
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -5877,130 +5762,130 @@
                   <w:rtl w:val="0"/>
                 </w:rPr>
                 <w:t xml:space="preserve">of </w:t>
               </w:r>
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:rtl w:val="0"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art and Design  10(1) 2026, X–X</w:t>
               </w:r>
             </w:p>
           </w:tc>
           <w:tc>
             <w:tcPr>
               <w:vMerge w:val="continue"/>
               <w:tcBorders>
                 <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
                 <w:bottom w:color="000000" w:space="0" w:sz="12" w:val="single"/>
               </w:tcBorders>
               <w:vAlign w:val="center"/>
             </w:tcPr>
-            <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
+            <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
               <w:pPr>
                 <w:keepNext w:val="0"/>
                 <w:keepLines w:val="0"/>
                 <w:pageBreakBefore w:val="0"/>
                 <w:widowControl w:val="0"/>
                 <w:pBdr>
                   <w:top w:space="0" w:sz="0" w:val="nil"/>
                   <w:left w:space="0" w:sz="0" w:val="nil"/>
                   <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                   <w:right w:space="0" w:sz="0" w:val="nil"/>
                   <w:between w:space="0" w:sz="0" w:val="nil"/>
                 </w:pBdr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
                 <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                 <w:jc w:val="left"/>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
               </w:pPr>
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:rtl w:val="0"/>
                 </w:rPr>
               </w:r>
             </w:p>
           </w:tc>
         </w:tr>
         <w:tr>
           <w:trPr>
             <w:cantSplit w:val="1"/>
             <w:trHeight w:val="41" w:hRule="atLeast"/>
             <w:tblHeader w:val="0"/>
           </w:trPr>
           <w:tc>
             <w:tcPr>
               <w:gridSpan w:val="3"/>
               <w:tcBorders>
                 <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               </w:tcBorders>
             </w:tcPr>
-            <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
+            <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
               <w:pPr>
                 <w:tabs>
                   <w:tab w:val="left" w:leader="none" w:pos="6804"/>
                 </w:tabs>
                 <w:spacing w:line="160" w:lineRule="auto"/>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="ffffff"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
               </w:pPr>
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="ffffff"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:rtl w:val="0"/>
                 </w:rPr>
                 <w:t xml:space="preserve">www.jeeir.com</w:t>
               </w:r>
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:rtl w:val="0"/>
                 </w:rPr>
               </w:r>
             </w:p>
           </w:tc>
         </w:tr>
       </w:tbl>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="-330" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="ff0000"/>
         <w:sz w:val="18"/>
@@ -7851,140 +7736,127 @@
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="115.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="115.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table2">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="115.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="115.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table3">
     <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="ff0000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:vertAlign w:val="baseline"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="115.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="115.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table4">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="ff0000"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
-        <w:left w:w="115.0" w:type="dxa"/>
-[...20 lines deleted...]
-        <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="0.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="0.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table6">
+  <w:style w:type="table" w:styleId="Table5">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="ff0000"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="115.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="115.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/the-evidence-based-practice-manual-for-nurses/craig/978-0-7020-4193-8" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2118/190340-MS" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0378-3820(03)00112-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.apsusc.2022.155608" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.apenergy.2009.08.032" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://credit.niso.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.uitm.edu.my/id/eprint/28308" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thestar.com.my/metro/metro-news/2021/04/15/putting-an-end-to-food-waste" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libraryguides.vu.edu.au/apa-referencing" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/the-evidence-based-practice-manual-for-nurses/craig/978-0-7020-4193-8" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2118/190340-MS" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0378-3820(03)00112-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.apsusc.2022.155608" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.apenergy.2009.08.032" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://credit.niso.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.uitm.edu.my/id/eprint/28308" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thestar.com.my/metro/metro-news/2021/04/15/putting-an-end-to-food-waste" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libraryguides.vu.edu.au/apa-referencing" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/ArialNarrow-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/ArialNarrow-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/ArialNarrow-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/ArialNarrow-boldItalic.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PalatinoLinotype-regular.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PalatinoLinotype-bold.ttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PalatinoLinotype-italic.ttf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PalatinoLinotype-boldItalic.ttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8269,48 +8141,48 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhrIH3kDs2V8/rzfRSuq5V6eByNPA==">CgMxLjAaHwoBMBIaChgICVIUChJ0YWJsZS5nN3B6dzRvcXI5MjYaHwoBMRIaChgICVIUChJ0YWJsZS5oYW1zeHNoc2sxdDYaHwoBMhIaChgICVIUChJ0YWJsZS43NndmMGR0eG85MGkyDmguOW9laXZiejU0anlyMg5oLjJrNDc0cDU5and0bTINaC42ODNnMzUzNGtneTIOaC5nZ2RncDNueHowdGw4AHIhMV9hQW5Ld242ZGphUHhJRU9mRDN1enVRNjRxLXZveTJL</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhk225CTi3fxFX5qYjReEvhjADP2g==">CgMxLjAaHwoBMBIaChgICVIUChJ0YWJsZS5oYW1zeHNoc2sxdDYaHwoBMRIaChgICVIUChJ0YWJsZS43NndmMGR0eG85MGkyDmguOW9laXZiejU0anlyMg5oLnk5NmZ3b2ZrNG10YjIOaC5xbmk1NWp0cWdqMDEyDmguOTJucWhlajB1Nm05Mg1oLjY4M2czNTM0a2d5Mg5oLmdnZGdwM254ejB0bDgAciExX2FBbkt3bjZkamFQeElFT2ZEM3V6dVE2NHEtdm95Mks=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Administrator</dc:creator>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>