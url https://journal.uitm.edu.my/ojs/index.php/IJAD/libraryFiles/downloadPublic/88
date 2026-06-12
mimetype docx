--- v1 (2026-04-27)
+++ v2 (2026-06-12)
@@ -1,6049 +1,6588 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...17 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+    <w:p w14:paraId="78B3AC58" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00D3654C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FE7A6A1" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1" w:right="-30" w:hanging="3"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.9oeivbz54jyr" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+        </w:rPr>
+        <w:t xml:space="preserve">Example: Qiandongnan Miao Batik Craftsmanship: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F02F4E" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00D3654C">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1" w:right="-30" w:hanging="3"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.y96fwofk4mtb" w:id="1"/>
+      <w:bookmarkStart w:id="1" w:name="_heading=h.y96fwofk4mtb" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+    </w:p>
+    <w:p w14:paraId="5D537B61" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1" w:right="-30" w:hanging="3"/>
+        <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.qni55jtqgj01" w:id="2"/>
+      <w:bookmarkStart w:id="2" w:name="_heading=h.qni55jtqgj01" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+        </w:rPr>
+        <w:t>Historical Context and Development</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B13358" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1" w:right="-30" w:hanging="3"/>
+        <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.92nqhej0u6m9" w:id="3"/>
+      <w:bookmarkStart w:id="3" w:name="_heading=h.92nqhej0u6m9" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:p w14:paraId="370BA185" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1" w:hanging="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t>First Author</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t>, Second Author</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...16 lines deleted...]
-          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Third Author</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t>, Fourth Author</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...11 lines deleted...]
-          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, Fifth Author</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54402A08" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00D3654C">
+      <w:pPr>
+        <w:keepNext/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...4 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:ind w:left="1" w:hanging="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C995005" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...8 lines deleted...]
-          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t>1,2,3,4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">First affiliation, City and Country </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+    <w:p w14:paraId="609FA4DC" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...11 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...8 lines deleted...]
-          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Second affiliation, City and Country </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...17 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="67846BFA" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00D3654C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="120" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table1"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:tblStyle w:val="afb"/>
+        <w:tblW w:w="9720" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="285"/>
         <w:gridCol w:w="6555"/>
-        <w:tblGridChange w:id="0">
-[...5 lines deleted...]
-        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00D3654C" w14:paraId="7062AB85" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+          <w:p w14:paraId="5E2F50C7" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="60" w:before="120" w:line="200" w:lineRule="auto"/>
-              <w:ind w:right="120"/>
+              <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="120" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:t>ARTICLE INFO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+          <w:p w14:paraId="583ABEE7" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00D3654C">
             <w:pPr>
-              <w:spacing w:after="60" w:before="120" w:line="200" w:lineRule="auto"/>
-              <w:ind w:right="120"/>
+              <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="120" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60BA913D" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="120" w:hanging="2"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">ABSTRACT</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>ABSTRACT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D3654C" w14:paraId="71E3E3C6" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="1501"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="72.0" w:type="dxa"/>
-[...1 lines deleted...]
-              <w:right w:w="115.0" w:type="dxa"/>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+          <w:p w14:paraId="145B0FC5" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A6A29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Article history:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0478B530" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="874"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A6A29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Received XX Month 20XX</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25CBA3E4" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="874"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A6A29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Revised XX Month 20XX</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="105B372D" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="874"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A6A29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Accepted XX Month 20XX</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1660688E" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="874"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A6A29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Online first</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B97D3B3" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="874"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A6A29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Published XX Month 20XX</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AA131C6" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00D3654C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="874"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="120" w:hanging="2"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="285" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74FF5829" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00D3654C">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="120" w:hanging="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6555" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02E617EE" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="120" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:iCs w:val="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Article history:</w:t>
+              <w:t xml:space="preserve">The abstract word count should not be more than 250 words. Please format your abstract using the ‘Abstract’ style in the style’s </w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
               <w:rPr>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
               </w:rPr>
+              <w:t>gallery.The</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> line numbers on the left allow easier referencing and communication between the author and reviewers during double-blind peer review. Please do not remove the line </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>numbers.Please</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do not edit or remove any texts or objects highlighted in </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>red.Please</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> read the content of this guideline entirely. Failure to adhere to this guideline shall lead to manuscript rejection at the desk evaluation stage.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+          <w:p w14:paraId="5030C2D4" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00D3654C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="120" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79AF0FCA" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00D3654C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="120" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4BFDA1E2" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00D3654C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="120" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C382B59" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00D3654C">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="120" w:hanging="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D3654C" w14:paraId="4AF0F5F0" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1725"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4EA61917" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A6A29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Keywords:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="551D726D" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="none" w:pos="874"/>
+                <w:tab w:val="left" w:pos="874"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r w:rsidRPr="007A6A29">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">Received XX Month 20XX</w:t>
+              <w:t>Keyword1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+          <w:p w14:paraId="65BBAF17" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="none" w:pos="874"/>
+                <w:tab w:val="left" w:pos="874"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r w:rsidRPr="007A6A29">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revised XX Month 20XX</w:t>
+              <w:t>Keyword2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+          <w:p w14:paraId="6C38E9FB" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="none" w:pos="874"/>
+                <w:tab w:val="left" w:pos="874"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r w:rsidRPr="007A6A29">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accepted XX Month 20XX</w:t>
+              <w:t>Keyword3</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+          <w:p w14:paraId="5E754036" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="none" w:pos="874"/>
+                <w:tab w:val="left" w:pos="874"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r w:rsidRPr="007A6A29">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">Online first</w:t>
+              <w:t>Keyword4</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+          <w:p w14:paraId="532D4589" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="none" w:pos="874"/>
+                <w:tab w:val="left" w:pos="874"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:iCs w:val="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r w:rsidRPr="007A6A29">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">Published XX Month 20XX</w:t>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:t>Keyword5</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+          <w:p w14:paraId="0AD18485" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="none" w:pos="874"/>
+                <w:tab w:val="left" w:pos="874"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="120"/>
+              <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r w:rsidRPr="007A6A29">
               <w:rPr>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
               </w:rPr>
+              <w:t>Keyword6</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...2 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+          <w:p w14:paraId="22D59D70" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="120" w:before="120" w:line="200" w:lineRule="auto"/>
-              <w:ind w:right="120"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r w:rsidRPr="007A6A29">
               <w:rPr>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
               </w:rPr>
+              <w:t>DOI:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78059139" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A6A29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>10.24191/grxpwv39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="285" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08A1391D" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00D3654C">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6555" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+          <w:p w14:paraId="2C18B553" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00D3654C">
             <w:pPr>
-              <w:spacing w:line="221" w:lineRule="auto"/>
-              <w:ind w:right="120"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1917C84A" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00D3654C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="120" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="406B7907" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="00641E70">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>INTRODUCTION  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>HEADING 1- DO NOT COPY PASTE)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="760ED995" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Introduction of an academic journal article sets the stage for the entire study. It provides the necessary background information, identifies the problem being addressed, and clearly states the purpose of the research. The paragraphs continue from here and are only </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">separated by headings, subheadings, images, and formulae. The section headings are arranged by numbers, bold and 10 pt. Here are further instructions for authors. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32BE1361" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Sub Heading 1 (Structure of MS word formatting)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40FA3998" w14:textId="56300781" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00641E70" w:rsidP="00641E70">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Files should be in MS Word format only and should be formatted for direct printing. Figures and tables should be embedded and not supplied separately. Please make sure that you use as much as possible normal fonts in your documents. Special fonts, such as fonts used in the Far East (Japanese, Chinese, Korean, etc.) may cause problems during processing. To avoid unnecessary errors, you are strongly advised to use the ‘spellchecker’ function of MS Word. A UK English language is set as default for the entire manuscript. Kindly ensure the manuscript is well written with minimum language errors. Any poorly written manuscript will not be accepted at the initial screening stage.  Follow this order when typing manuscripts: Title, Authors, Affiliations, Abstract, Keywords, Main text (including figures and tables), Acknowledgements, References, Appendix. Collate acknowledgements in a separate section at the end of the article and do not include them on the title page, as a footnote to the title or otherwise. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A804F63" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Bulleted lists may be included and should look like this:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07727AA3" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>First point</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD76162" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Second point</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ABFBFD8" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>And so, on</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="092FBA1B" w14:textId="0B9CBBA7" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00641E70" w:rsidP="00641E70">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ensure that you return to the ‘Main Text’ style, the style that you will mainly be using for large blocks of text, when you have completed your bulleted list. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07036239" w14:textId="16D7BCB4" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00641E70" w:rsidP="00641E70">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please do not alter the formatting and style layouts which have been set up in this template document. As indicated in the template, papers should be prepared in single column format. Do not number pages on the front, as page numbers will be added separately for the preprints. Ensure, to leave a line clear between paragraphs by using the right styles (MAINTEXT). All the required style templates are provided in this document with the appropriate name supplied. </w:t>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Please refer to page 9 for a complete guide on styles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27DBD1F7" w14:textId="6D6F005B" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00641E70" w:rsidP="00641E70">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>All tables should be numbered with Arabic numerals. Headings should be placed above tables, left justified, and bold. Leave one line space between the heading and the table, by choosing Table Caption in the Styles Gallery.  Only horizontal lines should be used within a table, to distinguish the column headings from the body of the table, and immediately above and below the table. Tables must be embedded into the text and not supplied separately. The source of data must be provided i.e., literature (s) or author’s own data. Below is an example which authors may find useful.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="afc"/>
+        <w:tblW w:w="6191" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3291"/>
+        <w:gridCol w:w="1450"/>
+        <w:gridCol w:w="1450"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D3654C" w:rsidRPr="007A6A29" w14:paraId="6548A7D9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6191" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3712BF7B" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="00641E70">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="120" w:line="200" w:lineRule="auto"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r w:rsidRPr="007A6A29">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">The abstract word count should not be more than 250 words. Please format your abstract using the ‘Abstract’ style in the style’s gallery.The line numbers on the left allow easier referencing and communication between the author and reviewers during double-blind peer review. Please do not remove the line numbers.Please do not edit or remove any texts or objects highlighted in red.Please read the content of this guideline entirely. Failure to adhere to this guideline shall lead to manuscript rejection at the desk evaluation stage.</w:t>
-[...60 lines deleted...]
-              </w:rPr>
+              <w:t>Table 1. An example of a table (Font = 9; Click ‘Table Caption’ on the Styles Gallery; No period at end of caption)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...4 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00D3654C" w:rsidRPr="007A6A29" w14:paraId="0CA20818" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3291" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+          <w:p w14:paraId="2F5C2BB1" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:before="120" w:line="200" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:before="40" w:after="40" w:line="200" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r w:rsidRPr="007A6A29">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">Keywords:</w:t>
-[...182 lines deleted...]
-              </w:rPr>
+              <w:t>An example of a column heading</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:vMerge w:val="continue"/>
+            <w:tcW w:w="1450" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+          <w:p w14:paraId="7E04E270" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...13 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:before="40" w:after="40" w:line="200" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r w:rsidRPr="007A6A29">
               <w:rPr>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
               </w:rPr>
+              <w:t>Column A (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A6A29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A6A29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C6FEB49" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="200" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A6A29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Column B (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A6A29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A6A29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D3654C" w:rsidRPr="007A6A29" w14:paraId="29E68EFA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F1D3984" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="200" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A6A29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>And an entry</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F344AA7" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="200" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A6A29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7420D05E" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="200" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A6A29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D3654C" w:rsidRPr="007A6A29" w14:paraId="7A162952" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3291" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D07C4CC" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="200" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A6A29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>And another entry</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1450" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E156D85" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="200" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A6A29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1450" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="171775FD" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="200" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A6A29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D3654C" w:rsidRPr="007A6A29" w14:paraId="4037C665" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F3C3AC1" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="200" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A6A29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>And another entry</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04A6E3A5" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="200" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A6A29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1177E924" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="200" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A6A29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
-[...14 lines deleted...]
-        <w:ind w:left="0" w:right="120" w:firstLine="0"/>
+    <w:p w14:paraId="36C2F300" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Source: (Font = 9; Click ‘Normal, Source’ on the Styles Gallery)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF10676" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>1.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Sub Heading 2 (Construction of references)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C91D74E" w14:textId="566DA163" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00641E70" w:rsidP="00641E70">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...41 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>References should be listed at the end of the paper, should be arranged first alphabetically and then further sorted chronologically if necessary. More than one reference from the same author(s) in the same year must be identified by the letters “a”, “b”, “c”, etc., placed after the year of publication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51FD7751" w14:textId="46D53665" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00641E70" w:rsidP="00641E70">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Some examples of how your references should be listed are given at the end of this template in the ‘References’ section which will allow you to assemble your reference list according to the correct format and font size. Table 2 shows a guide </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00000000" w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>on  construction</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00000000" w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of different type of reference.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03D7502C" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="00641E70">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Sub Heading 3 (Section headings)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="762B511E" w14:textId="5E4E1294" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00641E70" w:rsidP="00641E70">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Section headings (Level A) should be left justified, with all letters capitalised, bold, and numbered consecutively, starting with the INTRODUCTION. Sub-section headings should be in sentence case (Level B), bold, and numbered 1.1, 1.2, etc; and lower-case italic (Level C) letters; and left justified, with second and subsequent lines indented. You may need to insert a page break to keep a heading with its text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D3E162" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="00641E70">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>1.4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Sub Heading 4 (General guidelines for the preparation of your text)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="397A659D" w14:textId="742B9C8B" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00641E70" w:rsidP="00641E70">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Avoid hyphenation at the end of a line. Symbols denoting vectors and matrices should be indicated in bold type. Scalar variable names should normally be expressed using italics. Dimensions and units of measures should be expressed in SI units. Table 3 shows typical units of measure for this journal. Please title your files in this order firstauthorname.docx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2798F900" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>1.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Sub Heading 5 (Footnotes)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32953AFC" w14:textId="48216619" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00641E70" w:rsidP="00641E70">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Footnotes should be avoided if possible. Necessary footnotes should be denoted in the text by consecutive superscript letters. The footnotes should be typed single spaced, and in smaller type size (8pt), at the foot of the page in which they are mentioned and separated from the main text by a short line extending at the foot of the column. The ‘footnote’ style is available in this template for the text of the footnote.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2204A20D" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="00641E70">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>1.6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Sub Heading 6 (Referencing and citation style)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26C991A9" w14:textId="4456B29C" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00641E70" w:rsidP="00641E70">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>The manuscript’s references and citations should be written using the APA 7</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> edition style. In terms of the in-text citation style, APA uses the author's last name and the year of publication, for example: (Field, 2005); (Field &amp; Thomas; 2014). If there are three or more authors, cite only the surname of the first author followed by “et al.” and the year., for example: (Field et al., 2017). For direct quotations, include the page number as well, for example: (Field, 2005, p. 14). Citing same authors of the same year should be assigned by alphabet following the year of publication (e.g., Field et al., (2014a); Field et al., (2014b)). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DE5B812" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Table 2 shows the details of referencing according to the APA 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> edition style. The sample references are available on page 4. Please refer to the following website for further details on APA 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> edition referencing style: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="007A6A29">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t>https://libraryguides.vu.edu.au/apa-referencing</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D33C72" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="00641E70">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>LITERATURE REVIEW (HEADING)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DAE824F" w14:textId="7A08E74E" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="00641E70">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...226 lines deleted...]
-        <w:tblW w:w="6191.0" w:type="dxa"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>The Literature Review provides a comprehensive overview, critical evaluation, and synthesis of the existing scholarly publications relevant to the research topic. In some journals, it is woven into the Introduction, while in others, it stands alone as its own detailed section. The primary goal of the literature review is to establish the current state of knowledge in the field. It proves to the reader that the researchers have done their homework and fully understand the academic landscape they are entering. Most importantly, it serves to highlight the research gap—the specific missing piece of the puzzle, unresolved debate, or neglected demographic that the current study intends to address.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AC9FD6C" w14:textId="321C12C5" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00641E70" w:rsidP="00641E70">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="2640"/>
+          <w:tab w:val="center" w:pos="4924"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="left"/>
-        <w:tblLayout w:type="fixed"/>
-[...492 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...54 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...38 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...11 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">2.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Sub Heading 6 (Figures and Diagrams)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="720BE136" w14:textId="6157DCB3" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00641E70" w:rsidP="00641E70">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
-        <w:ind w:firstLine="340"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...11 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>All figures should be numbered with Arabic numerals (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00000000" w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>1,2,...</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00000000" w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>n). All photographs, schemas, graphs and diagrams are to be referred to as figures. Line drawings should be good quality scans or true electronic output. Low-quality scans are not acceptable. Figures must be both embedded into the text and all images should met the minimum requirement of 500 × 500 pixels. Lettering and symbols should be clearly defined either in the caption or in a legend provided as part of the figure. Figures should be placed at the top or bottom of a page wherever possible, as close as possible to the first reference to them in the paper.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CCBD1AC" w14:textId="02BAB6FE" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00641E70" w:rsidP="00641E70">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...17 lines deleted...]
-        <w:ind w:firstLine="340"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Diagrams can be in the form of framework, process flow, chart, or any visual aids that are meant to support the written text. Any diagrams built using Microsoft Word or Microsoft Power Point’s Smart Art Graphic Tool needs to be embedded as editable or vector-based objects (instead of image objects). Diagrams attached using bitmap-based images (jpeg., png., and other formats) need to be in high resolution (at least 300 pixels per inch).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42379378" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="00641E70">
+      <w:pPr>
+        <w:keepNext/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:before="240" w:after="60"/>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...35 lines deleted...]
-        <w:ind w:firstLine="340"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Texts embedded in diagrams</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69213038" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...232 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">The font used for labels or indicators inside the diagram needs to be formatted as Times New Roman with font size set at 9. It must not be bold, italicised, or underlined. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="3943B514" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="00641E70">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distB="0" distT="0" distL="114300" distR="114300">
+          <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="7BF9E8CD" wp14:editId="3D64EC98">
             <wp:extent cx="2480237" cy="2100831"/>
-            <wp:effectExtent b="0" l="0" r="0" t="0"/>
-[...1 lines deleted...]
-            <a:graphic>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1051" name="image3.png"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image4.png"/>
+                    <pic:cNvPr id="0" name="image3.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8"/>
-                    <a:srcRect b="0" l="0" r="0" t="0"/>
+                    <a:blip r:embed="rId9"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2480237" cy="2100831"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect"/>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="63D56140" wp14:editId="0C00D2E2">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2725439</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2553538" cy="2059918"/>
-            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1054" name="image2.png"/>
-            <a:graphic>
+            <wp:docPr id="1054" name="image4.png"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image2.png"/>
+                    <pic:cNvPr id="0" name="image4.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9"/>
-                    <a:srcRect b="0" l="0" r="0" t="0"/>
+                    <a:blip r:embed="rId10"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2553538" cy="2059918"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect"/>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="758686D8" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="00641E70">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:line="200" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...37 lines deleted...]
-          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Fig. 1. (left) this figure is blurry, which is unacceptable; (right) this figure has a higher resolution. However, the labels are not formatted using Times New Roman font. (Font = 9; Click ‘Figure Caption’ on the Styles Gallery; No period at end of caption)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44F010B8" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="00641E70">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Source: Author X (20YY) (Font = 9; Click ‘Normal, Source’ on the Styles Gallery; No period at end source)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48BE2D3F" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="00641E70">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="240" w:line="200" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distB="0" distT="0" distL="114300" distR="114300">
+          <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="16A6DA88" wp14:editId="1A1A5040">
             <wp:extent cx="2433320" cy="1290345"/>
-            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1050" name="image5.png"/>
-            <a:graphic>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image5.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10"/>
-                    <a:srcRect b="0" l="0" r="0" t="0"/>
+                    <a:blip r:embed="rId11"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2433320" cy="1290345"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect"/>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:inline distB="0" distT="0" distL="114300" distR="114300">
+              <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="7E856D9B" wp14:editId="5FCAC2A7">
                 <wp:extent cx="2825750" cy="1431925"/>
-                <wp:effectExtent b="0" l="0" r="0" t="0"/>
-[...1 lines deleted...]
-                <a:graphic>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="1049" name="Group 1049"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
-                          <a:off x="3926750" y="3057675"/>
+                          <a:off x="0" y="0"/>
                           <a:ext cx="2825750" cy="1431925"/>
                           <a:chOff x="3926750" y="3057675"/>
                           <a:chExt cx="2838500" cy="1444650"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wpg:grpSp>
+                        <wpg:cNvPr id="1806488755" name="Group 1806488755"/>
                         <wpg:cNvGrpSpPr/>
                         <wpg:grpSpPr>
                           <a:xfrm>
                             <a:off x="3933125" y="3064038"/>
                             <a:ext cx="2825750" cy="1431925"/>
                             <a:chOff x="-112113" y="30480"/>
                             <a:chExt cx="2920666" cy="1297782"/>
                           </a:xfrm>
                         </wpg:grpSpPr>
                         <wps:wsp>
+                          <wps:cNvPr id="816332467" name="Rectangle 816332467"/>
                           <wps:cNvSpPr/>
-                          <wps:cNvPr id="3" name="Shape 3"/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="-112113" y="30480"/>
                               <a:ext cx="2920650" cy="1297775"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                              <w:p w14:paraId="659DB610" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00D3654C">
                                 <w:pPr>
-                                  <w:spacing w:after="0" w:before="0" w:line="240"/>
-                                  <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                  <w:spacing w:line="240" w:lineRule="auto"/>
+                                  <w:ind w:left="0" w:hanging="2"/>
                                   <w:jc w:val="left"/>
-                                  <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
-                          <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                          <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
+                          <wps:cNvPr id="1469188057" name="Freeform: Shape 1469188057"/>
                           <wps:cNvSpPr/>
-                          <wps:cNvPr id="4" name="Shape 4"/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="-112113" y="30480"/>
                               <a:ext cx="1397332" cy="737934"/>
                             </a:xfrm>
                             <a:custGeom>
-                              <a:rect b="b" l="l" r="r" t="t"/>
+                              <a:avLst/>
+                              <a:gdLst/>
+                              <a:ahLst/>
+                              <a:cxnLst/>
+                              <a:rect l="l" t="t" r="r" b="b"/>
                               <a:pathLst>
-                                <a:path extrusionOk="0" h="589911" w="1257619">
+                                <a:path w="1257619" h="589911" extrusionOk="0">
                                   <a:moveTo>
                                     <a:pt x="0" y="0"/>
                                   </a:moveTo>
                                   <a:lnTo>
                                     <a:pt x="0" y="589911"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="1257619" y="589911"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="1257619" y="0"/>
                                   </a:lnTo>
                                   <a:close/>
                                 </a:path>
                               </a:pathLst>
                             </a:custGeom>
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
-                            <a:ln cap="flat" cmpd="sng" w="12700">
+                            <a:ln w="12700" cap="flat" cmpd="sng">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:prstDash val="solid"/>
                               <a:miter lim="8000"/>
-                              <a:headEnd len="sm" w="sm" type="none"/>
-                              <a:tailEnd len="sm" w="sm" type="none"/>
+                              <a:headEnd type="none" w="sm" len="sm"/>
+                              <a:tailEnd type="none" w="sm" len="sm"/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                              <w:p w14:paraId="37A88568" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00000000">
                                 <w:pPr>
-                                  <w:spacing w:after="120" w:before="120" w:line="275.9999942779541"/>
-                                  <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                  <w:spacing w:before="120" w:after="120" w:line="275" w:lineRule="auto"/>
+                                  <w:ind w:left="0" w:hanging="2"/>
                                   <w:jc w:val="left"/>
-                                  <w:textDirection w:val="btLr"/>
                                 </w:pPr>
-                                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                                <w:r>
                                   <w:rPr>
-                                    <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-                                    <w:strike w:val="0"/>
+                                    <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                    <w:b/>
                                     <w:color w:val="000000"/>
-                                    <w:sz w:val="18"/>
-                                    <w:vertAlign w:val="baseline"/>
                                   </w:rPr>
-                                  <w:t xml:space="preserve">Socio-economic factors</w:t>
+                                  <w:t>Socio-economic factors</w:t>
                                 </w:r>
                               </w:p>
-                              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                              <w:p w14:paraId="5712B887" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00000000">
                                 <w:pPr>
-                                  <w:spacing w:after="0" w:before="0" w:line="275.9999942779541"/>
-                                  <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                  <w:spacing w:line="275" w:lineRule="auto"/>
+                                  <w:ind w:left="0" w:hanging="2"/>
                                   <w:jc w:val="left"/>
-                                  <w:textDirection w:val="btLr"/>
                                 </w:pPr>
-                                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                                <w:r>
                                   <w:rPr>
-                                    <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-                                    <w:strike w:val="0"/>
+                                    <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:color w:val="000000"/>
-                                    <w:sz w:val="18"/>
-                                    <w:vertAlign w:val="baseline"/>
                                   </w:rPr>
-                                </w:r>
-[...11 lines deleted...]
-                                  <w:t xml:space="preserve">Savings to income ratio</w:t>
+                                  <w:t>Savings to income ratio</w:t>
                                 </w:r>
                               </w:p>
-                              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                              <w:p w14:paraId="043DF368" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00000000">
                                 <w:pPr>
-                                  <w:spacing w:after="0" w:before="0" w:line="275.9999942779541"/>
-                                  <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                  <w:spacing w:line="275" w:lineRule="auto"/>
+                                  <w:ind w:left="0" w:hanging="2"/>
                                   <w:jc w:val="left"/>
-                                  <w:textDirection w:val="btLr"/>
                                 </w:pPr>
-                                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                                <w:r>
                                   <w:rPr>
-                                    <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-                                    <w:strike w:val="0"/>
+                                    <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:color w:val="000000"/>
-                                    <w:sz w:val="18"/>
-                                    <w:vertAlign w:val="baseline"/>
                                   </w:rPr>
-                                </w:r>
-[...11 lines deleted...]
-                                  <w:t xml:space="preserve">Financial status</w:t>
+                                  <w:t>Financial status</w:t>
                                 </w:r>
                               </w:p>
-                              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                              <w:p w14:paraId="57AF8085" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00000000">
                                 <w:pPr>
-                                  <w:spacing w:after="0" w:before="0" w:line="275.9999942779541"/>
-                                  <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                  <w:spacing w:line="275" w:lineRule="auto"/>
+                                  <w:ind w:left="0" w:hanging="2"/>
                                   <w:jc w:val="left"/>
-                                  <w:textDirection w:val="btLr"/>
                                 </w:pPr>
-                                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                                <w:r>
                                   <w:rPr>
-                                    <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-                                    <w:strike w:val="0"/>
+                                    <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:color w:val="000000"/>
-                                    <w:sz w:val="18"/>
-                                    <w:vertAlign w:val="baseline"/>
                                   </w:rPr>
-                                </w:r>
-[...11 lines deleted...]
-                                  <w:t xml:space="preserve">Income adequacy</w:t>
+                                  <w:t>Income adequacy</w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
-                          <wps:bodyPr anchorCtr="0" anchor="t" bIns="38100" lIns="88900" spcFirstLastPara="1" rIns="88900" wrap="square" tIns="38100">
+                          <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="88900" tIns="38100" rIns="88900" bIns="38100" anchor="t" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
+                          <wps:cNvPr id="2020357316" name="Freeform: Shape 2020357316"/>
                           <wps:cNvSpPr/>
-                          <wps:cNvPr id="5" name="Shape 5"/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="-112113" y="804535"/>
                               <a:ext cx="1389319" cy="208777"/>
                             </a:xfrm>
                             <a:custGeom>
-                              <a:rect b="b" l="l" r="r" t="t"/>
+                              <a:avLst/>
+                              <a:gdLst/>
+                              <a:ahLst/>
+                              <a:cxnLst/>
+                              <a:rect l="l" t="t" r="r" b="b"/>
                               <a:pathLst>
-                                <a:path extrusionOk="0" h="217804" w="1257919">
+                                <a:path w="1257919" h="217804" extrusionOk="0">
                                   <a:moveTo>
                                     <a:pt x="0" y="0"/>
                                   </a:moveTo>
                                   <a:lnTo>
                                     <a:pt x="0" y="217804"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="1257919" y="217804"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="1257919" y="0"/>
                                   </a:lnTo>
                                   <a:close/>
                                 </a:path>
                               </a:pathLst>
                             </a:custGeom>
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
-                            <a:ln cap="flat" cmpd="sng" w="12700">
+                            <a:ln w="12700" cap="flat" cmpd="sng">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:prstDash val="solid"/>
                               <a:miter lim="8000"/>
-                              <a:headEnd len="sm" w="sm" type="none"/>
-                              <a:tailEnd len="sm" w="sm" type="none"/>
+                              <a:headEnd type="none" w="sm" len="sm"/>
+                              <a:tailEnd type="none" w="sm" len="sm"/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                              <w:p w14:paraId="41A8ADA8" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00000000">
                                 <w:pPr>
-                                  <w:spacing w:after="0" w:before="0" w:line="275.9999942779541"/>
-[...2 lines deleted...]
-                                  <w:textDirection w:val="btLr"/>
+                                  <w:spacing w:line="275" w:lineRule="auto"/>
+                                  <w:ind w:left="0" w:hanging="2"/>
                                 </w:pPr>
-                                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                                <w:r>
                                   <w:rPr>
-                                    <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-                                    <w:strike w:val="0"/>
+                                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                    <w:b/>
                                     <w:color w:val="000000"/>
-                                    <w:sz w:val="18"/>
-                                    <w:vertAlign w:val="baseline"/>
                                   </w:rPr>
-                                  <w:t xml:space="preserve">Financial literacy</w:t>
+                                  <w:t>Financial literacy</w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
-                          <wps:bodyPr anchorCtr="0" anchor="t" bIns="38100" lIns="88900" spcFirstLastPara="1" rIns="88900" wrap="square" tIns="38100">
+                          <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="88900" tIns="38100" rIns="88900" bIns="38100" anchor="t" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
+                          <wps:cNvPr id="526283532" name="Freeform: Shape 526283532"/>
                           <wps:cNvSpPr/>
-                          <wps:cNvPr id="6" name="Shape 6"/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="-112113" y="1111337"/>
                               <a:ext cx="1395141" cy="216925"/>
                             </a:xfrm>
                             <a:custGeom>
-                              <a:rect b="b" l="l" r="r" t="t"/>
+                              <a:avLst/>
+                              <a:gdLst/>
+                              <a:ahLst/>
+                              <a:cxnLst/>
+                              <a:rect l="l" t="t" r="r" b="b"/>
                               <a:pathLst>
-                                <a:path extrusionOk="0" h="217804" w="1257919">
+                                <a:path w="1257919" h="217804" extrusionOk="0">
                                   <a:moveTo>
                                     <a:pt x="0" y="0"/>
                                   </a:moveTo>
                                   <a:lnTo>
                                     <a:pt x="0" y="217804"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="1257919" y="217804"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="1257919" y="0"/>
                                   </a:lnTo>
                                   <a:close/>
                                 </a:path>
                               </a:pathLst>
                             </a:custGeom>
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
-                            <a:ln cap="flat" cmpd="sng" w="12700">
+                            <a:ln w="12700" cap="flat" cmpd="sng">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:prstDash val="solid"/>
                               <a:miter lim="8000"/>
-                              <a:headEnd len="sm" w="sm" type="none"/>
-                              <a:tailEnd len="sm" w="sm" type="none"/>
+                              <a:headEnd type="none" w="sm" len="sm"/>
+                              <a:tailEnd type="none" w="sm" len="sm"/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                              <w:p w14:paraId="43030E18" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00000000">
                                 <w:pPr>
-                                  <w:spacing w:after="0" w:before="0" w:line="275.9999942779541"/>
-[...2 lines deleted...]
-                                  <w:textDirection w:val="btLr"/>
+                                  <w:spacing w:line="275" w:lineRule="auto"/>
+                                  <w:ind w:left="0" w:hanging="2"/>
                                 </w:pPr>
-                                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                                <w:r>
                                   <w:rPr>
-                                    <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-                                    <w:strike w:val="0"/>
+                                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                    <w:b/>
                                     <w:color w:val="000000"/>
-                                    <w:sz w:val="18"/>
-                                    <w:vertAlign w:val="baseline"/>
                                   </w:rPr>
-                                  <w:t xml:space="preserve">Financial behaviour</w:t>
+                                  <w:t>Financial behaviour</w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
-                          <wps:bodyPr anchorCtr="0" anchor="t" bIns="38100" lIns="88900" spcFirstLastPara="1" rIns="88900" wrap="square" tIns="38100">
+                          <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="88900" tIns="38100" rIns="88900" bIns="38100" anchor="t" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
+                          <wps:cNvPr id="1187077527" name="Freeform: Shape 1187077527"/>
                           <wps:cNvSpPr/>
-                          <wps:cNvPr id="7" name="Shape 7"/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="1959886" y="639407"/>
                               <a:ext cx="848667" cy="185567"/>
                             </a:xfrm>
                             <a:custGeom>
-                              <a:rect b="b" l="l" r="r" t="t"/>
+                              <a:avLst/>
+                              <a:gdLst/>
+                              <a:ahLst/>
+                              <a:cxnLst/>
+                              <a:rect l="l" t="t" r="r" b="b"/>
                               <a:pathLst>
-                                <a:path extrusionOk="0" h="334706" w="569608">
+                                <a:path w="569608" h="334706" extrusionOk="0">
                                   <a:moveTo>
                                     <a:pt x="0" y="0"/>
                                   </a:moveTo>
                                   <a:lnTo>
                                     <a:pt x="0" y="334706"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="569608" y="334706"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="569608" y="0"/>
                                   </a:lnTo>
                                   <a:close/>
                                 </a:path>
                               </a:pathLst>
                             </a:custGeom>
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
-                            <a:ln cap="flat" cmpd="sng" w="12700">
+                            <a:ln w="12700" cap="flat" cmpd="sng">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:prstDash val="solid"/>
                               <a:miter lim="8000"/>
-                              <a:headEnd len="sm" w="sm" type="none"/>
-                              <a:tailEnd len="sm" w="sm" type="none"/>
+                              <a:headEnd type="none" w="sm" len="sm"/>
+                              <a:tailEnd type="none" w="sm" len="sm"/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                              <w:p w14:paraId="32E31AB1" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00000000">
                                 <w:pPr>
-                                  <w:spacing w:after="0" w:before="0" w:line="275.9999942779541"/>
-                                  <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                  <w:spacing w:line="275" w:lineRule="auto"/>
+                                  <w:ind w:left="0" w:hanging="2"/>
                                   <w:jc w:val="left"/>
-                                  <w:textDirection w:val="btLr"/>
                                 </w:pPr>
-                                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                                <w:r>
                                   <w:rPr>
-                                    <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-                                    <w:strike w:val="0"/>
+                                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                    <w:b/>
                                     <w:color w:val="000000"/>
-                                    <w:sz w:val="18"/>
-                                    <w:vertAlign w:val="baseline"/>
                                   </w:rPr>
-                                  <w:t xml:space="preserve">Debt burden</w:t>
+                                  <w:t>Debt burden</w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
-                          <wps:bodyPr anchorCtr="0" anchor="t" bIns="38100" lIns="88900" spcFirstLastPara="1" rIns="88900" wrap="square" tIns="38100">
+                          <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="88900" tIns="38100" rIns="88900" bIns="38100" anchor="t" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
+                          <wps:cNvPr id="487415951" name="Straight Arrow Connector 487415951"/>
                           <wps:cNvCnPr/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="1285219" y="425908"/>
                               <a:ext cx="363405" cy="0"/>
                             </a:xfrm>
                             <a:prstGeom prst="straightConnector1">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
-                            <a:ln cap="flat" cmpd="sng" w="12700">
+                            <a:ln w="12700" cap="flat" cmpd="sng">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:prstDash val="solid"/>
                               <a:miter lim="8000"/>
-                              <a:headEnd len="sm" w="sm" type="none"/>
-                              <a:tailEnd len="sm" w="sm" type="none"/>
+                              <a:headEnd type="none" w="sm" len="sm"/>
+                              <a:tailEnd type="none" w="sm" len="sm"/>
                             </a:ln>
                           </wps:spPr>
-                          <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-                          </wps:bodyPr>
+                          <wps:bodyPr/>
                         </wps:wsp>
                         <wps:wsp>
+                          <wps:cNvPr id="2129498066" name="Straight Arrow Connector 2129498066"/>
                           <wps:cNvCnPr/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="1285219" y="917473"/>
                               <a:ext cx="361105" cy="0"/>
                             </a:xfrm>
                             <a:prstGeom prst="straightConnector1">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
-                            <a:ln cap="flat" cmpd="sng" w="12700">
+                            <a:ln w="12700" cap="flat" cmpd="sng">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:prstDash val="solid"/>
                               <a:miter lim="8000"/>
-                              <a:headEnd len="sm" w="sm" type="none"/>
-                              <a:tailEnd len="sm" w="sm" type="none"/>
+                              <a:headEnd type="none" w="sm" len="sm"/>
+                              <a:tailEnd type="none" w="sm" len="sm"/>
                             </a:ln>
                           </wps:spPr>
-                          <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-                          </wps:bodyPr>
+                          <wps:bodyPr/>
                         </wps:wsp>
                         <wps:wsp>
+                          <wps:cNvPr id="2066629056" name="Straight Arrow Connector 2066629056"/>
                           <wps:cNvCnPr/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="1285219" y="1238835"/>
                               <a:ext cx="370605" cy="0"/>
                             </a:xfrm>
                             <a:prstGeom prst="straightConnector1">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
-                            <a:ln cap="flat" cmpd="sng" w="12700">
+                            <a:ln w="12700" cap="flat" cmpd="sng">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:prstDash val="solid"/>
                               <a:miter lim="8000"/>
-                              <a:headEnd len="sm" w="sm" type="none"/>
-                              <a:tailEnd len="sm" w="sm" type="none"/>
+                              <a:headEnd type="none" w="sm" len="sm"/>
+                              <a:tailEnd type="none" w="sm" len="sm"/>
                             </a:ln>
                           </wps:spPr>
-                          <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-                          </wps:bodyPr>
+                          <wps:bodyPr/>
                         </wps:wsp>
                         <wps:wsp>
+                          <wps:cNvPr id="1065682807" name="Straight Arrow Connector 1065682807"/>
                           <wps:cNvCnPr/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="1648625" y="422608"/>
                               <a:ext cx="7199" cy="806461"/>
                             </a:xfrm>
                             <a:prstGeom prst="straightConnector1">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
-                            <a:ln cap="flat" cmpd="sng" w="12700">
+                            <a:ln w="12700" cap="flat" cmpd="sng">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:prstDash val="solid"/>
                               <a:miter lim="8000"/>
-                              <a:headEnd len="sm" w="sm" type="none"/>
-                              <a:tailEnd len="sm" w="sm" type="none"/>
+                              <a:headEnd type="none" w="sm" len="sm"/>
+                              <a:tailEnd type="none" w="sm" len="sm"/>
                             </a:ln>
                           </wps:spPr>
-                          <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-                          </wps:bodyPr>
+                          <wps:bodyPr/>
                         </wps:wsp>
                         <wps:wsp>
+                          <wps:cNvPr id="1318057561" name="Straight Arrow Connector 1318057561"/>
                           <wps:cNvCnPr/>
                           <wps:spPr>
-                            <a:xfrm flipH="1" rot="10800000">
+                            <a:xfrm rot="10800000" flipH="1">
                               <a:off x="1646325" y="765614"/>
                               <a:ext cx="319604" cy="2800"/>
                             </a:xfrm>
                             <a:prstGeom prst="straightConnector1">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
-                            <a:ln cap="flat" cmpd="sng" w="12700">
+                            <a:ln w="12700" cap="flat" cmpd="sng">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:prstDash val="solid"/>
                               <a:miter lim="8000"/>
-                              <a:headEnd len="sm" w="sm" type="none"/>
-                              <a:tailEnd len="sm" w="sm" type="none"/>
+                              <a:headEnd type="none" w="sm" len="sm"/>
+                              <a:tailEnd type="none" w="sm" len="sm"/>
                             </a:ln>
                           </wps:spPr>
-                          <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-                          </wps:bodyPr>
+                          <wps:bodyPr/>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
             <w:drawing>
               <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                 <wp:extent cx="2825750" cy="1431925"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:docPr id="1049" name="image6.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image6.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId11"/>
+                        <a:blip r:embed="rId12"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2825750" cy="1431925"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:szCs w:val="18"/>
+    </w:p>
+    <w:p w14:paraId="42DAB1E3" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="00641E70">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:line="200" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Fig. 2. (left) this framework is a non-editable diagram, appears blurry and hence, is unacceptable; </w:t>
-        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">(right) this framework is built using MS Word illustration tools, has higher resolution and is acceptable. </w:t>
-        <w:br w:type="textWrapping"/>
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
+        </w:rPr>
+        <w:br/>
+        <w:t>(Font = 9; Click ‘Figure Caption’ on the Styles Gallery; No period at end of caption)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE72FCC" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="00641E70">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="240" w:line="200" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Source: Author (Font = 9; Click ‘Normal, Source’ on the Styles Gallery; No period at end source)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7221993F" w14:textId="65097307" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00641E70" w:rsidP="00641E70">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:spacing w:after="120" w:before="120" w:line="276" w:lineRule="auto"/>
-        <w:ind w:firstLine="284"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...13 lines deleted...]
-        <w:keepLines w:val="1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Please use the ‘drawing canvas tool’ in MS Word before inserting any images or diagrams into the document. When constructing a conceptual/theoretical framework, please use editable or vector-based diagrams. Draw diagrams using MS Word’s Smart Art Graphic Tool (textboxes, labels, arrows, legends, etc.) rather than embedding non-editable image objects. Ensure that all the figures have a good resolution (minimum 300dpi) and are not fuzzy or blurry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E00F48F" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="00641E70">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="360"/>
+          <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
-        <w:spacing w:after="120" w:before="240" w:line="276" w:lineRule="auto"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">2.2</w:t>
+        <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>2.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Captions</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Sub Heading 7 (Captions)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55B2D05D" w14:textId="20277A85" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00641E70" w:rsidP="00641E70">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
-        <w:ind w:firstLine="345"/>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>The figure number and caption should be typed below the illustration in 9pt and left justified. Artwork has no text along the side of it in the main body of the text. However, if two images fit next to each other, these may be placed next to each other to save space, see Fig. 1. They must be numbered consecutively, all figures, and all tables respectively.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47F06563" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="00641E70">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="360"/>
+          <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
-        <w:spacing w:after="240" w:before="360" w:lineRule="auto"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">3.0</w:t>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>3.0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">EQUATIONS AND FORMULAS</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>METHODOLOGY (HEADING)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C6E6C7E" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The methodology section of an academic journal article explains how the research was conducted. It details the precise, systematic approach the researchers took to answer their research question or test their </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>hypothesis.The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> primary goal of the methodology is to establish the study's validity and reliability. It must provide enough transparency and detail so that other scholars can evaluate the rigor of the work and, if they choose to, accurately replicate the study to verify the results.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6344FC55" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="00641E70">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>3.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sub Heading 8 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Equations and formulas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68912BB5" w14:textId="2593F4EB" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00641E70" w:rsidP="00641E70">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...29 lines deleted...]
-        <w:spacing w:after="240" w:before="240" w:line="276" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Equations and formulae should be typed and numbered consecutively with Arabic numerals in parentheses on the right-hand side of the page (if referred to explicitly in the text). They should also be separated from the surrounding text by one space. Eq. (1) shows the sample of equation position in a manuscript. If you chose to use the Equation Editor, please ensure that the manuscript is saved using .docx format (rather than .doc), and Compatibility Mode is turned off. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2446AF00" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...26 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Rt = K EP = 93.02 (± 9.62) – 13.45) (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46B44A39" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>4.0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ANALYSIS &amp; FINDINGS (HEADING)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D904187" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Analysis &amp; Findings (often referred to simply as the "Results" section) of an academic journal article presents the actual outcomes of the research based on the data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>collected.The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> primary goal of this section is to objectively report what the study discovered. It provides the empirical evidence needed to answer the research questions or prove/disprove the hypotheses. Crucially, this section is meant to present the facts without delving into the broader implications or personal interpretations (which are saved for the "Discussion" or "Conclusion" sections).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="722EA331" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_heading=h.5solhihzooj9" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:smallCaps/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:smallCaps/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sub Heading 9 (Key Components)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02379620" w14:textId="63910A9E" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00641E70" w:rsidP="00641E70">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>A standard Analysis &amp; Findings section typically includes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2986FEE7" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="00641E70">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="198" w:left="358" w:hanging="2"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Data Presentation:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A straightforward summary of the raw data collected, often organized by the specific research questions or hypotheses they address.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AED9D04" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="00641E70">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="198" w:left="358" w:hanging="2"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Statistical or Thematic Results:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> For quantitative studies, this includes statistical outcomes (e.g., averages, p-values, correlations, and significance levels). For qualitative studies, this includes the identification of core themes, patterns, or direct quotes from participants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48AD7CAB" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="00641E70">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="198" w:left="358" w:hanging="2"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Visual Aids:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The strategic use of tables, graphs, charts, and figures to condense complex data and make the results easier for the reader to digest at a glance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42947A45" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="00641E70">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="198" w:left="358" w:hanging="2"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Objective Narrative:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Text that guides the reader through the data and visual aids, explicitly pointing out the most important trends, differences, or outcomes without injecting opinion or bias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55239437" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>5.0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>CONCLUSION (HEADING)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50F9D214" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00D3654C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AFD29C7" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Conclusion (often grouped with or immediately following the "Discussion" section) of an academic journal article provides the final synthesis of the research. It wraps up the study and explains the broader significance of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>work.The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> primary goal of the conclusion is to answer the "so what?" question. It takes the objective data presented in the Analysis &amp; Findings section, interprets what that data means in the real world, and connects it back to the original research question or hypothesis. This is where the authors are allowed to inject their expert interpretation and evaluation of the results.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D3868F8" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="00641E70">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...9 lines deleted...]
-          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t>ACKNOWLEDGEMENTS/FUNDING</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...9 lines deleted...]
-          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="781FDC57" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This section is compulsory. The following is an example of an acknowledgement statement: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7954E552" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The authors would like to acknowledge the support of Universiti Teknologi MARA (UiTM), Cawangan Negeri Sembilan, Kampus Kuala Pilah and Faculty of Applied Sciences, Universiti Teknologi MARA, Shah Alam, Selangor, Malaysia for providing the facilities and financial support on this research.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48EE7466" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="00641E70">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00D3654C" w:rsidRPr="007A6A29">
+          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="first" r:id="rId15"/>
+          <w:footerReference w:type="first" r:id="rId16"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="748" w:right="1195" w:bottom="1411" w:left="1195" w:header="907" w:footer="1195" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>CONFLICT OF INTEREST STATEMENT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF43F66" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="ff0000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
+        </w:rPr>
+        <w:t>This section is compulsory. The following is an example of a conflict-of-interest statement:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B311DCB" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="ff0000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...13 lines deleted...]
-          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t>The authors agree that this research was conducted in the absence of any self-benefits, commercial or financial conflicts and declare the absence of conflicting interests with the funders.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2650EAC3" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="00641E70">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:sectPr>
-[...16 lines deleted...]
-          <w:color w:val="ff0000"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
+        </w:rPr>
+        <w:t>AUTHORS’ CONTRIBUTIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="094AF19E" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="ff0000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...66 lines deleted...]
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Each author contribution must be stated clearly reflecting each contribution to the body of the work and manuscript. Authors can refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16">
-        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="007A6A29">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:color w:val="ff0000"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
             <w:highlight w:val="yellow"/>
             <w:u w:val="single"/>
-            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t xml:space="preserve">CRediT</w:t>
+          <w:t>CRediT</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Contribution Roles Taxonomy) for the detailed information about individual contributions to the work. For example: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
+    <w:p w14:paraId="1B23E569" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="ff0000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t>Anis Muneerah Shaiful Bahari</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: Conceptualisation, methodology, formal analysis, investigation and writing-original draft; </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t>Nurhaswani Alias</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: Conceptualisation, methodology, and formal analysis; </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t>Zainovia Lockman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: Conceptualisation, formal analysis, and validation; </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t>Haslina Misran</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...13 lines deleted...]
-          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t>: Conceptualisation, supervision, writing- review and editing, and validation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B24AAA9" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="00641E70">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+        </w:rPr>
+        <w:t>DECLARATION OF GENERATIVE AI IN THE WRITING PROCESS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B3F41A" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="ff0000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
+        </w:rPr>
+        <w:t>This section is required if AI was used in the writing process. Authors must disclose the use of generative AI and AI-assisted technologies in the writing process by including a formal statement within their manuscript. In accordance with academic integrity standards, AI and AI-assisted technologies should not be listed as an author or co-author, nor should they be cited as an author, as authorship implies legal and ethical accountability that these tools cannot fulfil. The application of these technologies is strictly restricted to improving the readability and language quality of the work. Authors remain ultimately responsible and accountable for the original content, accuracy, and integrity of the entire manuscript. The declaration shall be written as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AA87A11" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="ff0000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">During the preparation of this work, the author(s) used </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t>[NAME TOOL / SERVICE]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> in order to </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t>[REASON]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
+        </w:rPr>
+        <w:t>. After using this tool/service, the author(s) reviewed and edited the content as needed and take(s) full responsibility for the content of the publication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C5F91DF" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="ff0000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...18 lines deleted...]
-          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t>Note: If no AI assistance was used, this section is not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="796C24F3" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="00641E70">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
+        </w:rPr>
+        <w:t>DATA AVAILABILITY/SUPPLEMENTARY MATERIALS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44D271BE" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="ff0000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
+        </w:rPr>
+        <w:t>To foster research transparency and ensure the reproducibility of findings, authors are encouraged to provide all supplementary materials that support the primary research. This includes, but is not limited to, extensive datasets, original source code, high-resolution multimedia, or detailed experimental protocols. These materials should be hosted on reputable, permanent repositories and must be cited accordingly within the main text. It is the authors' responsibility to ensure that all supplementary files are accessible and provided in formats that facilitate ease of use for the scientific community. Furthermore, authors must include a dedicated "Supplementary Materials" section at the end of the manuscript containing a persistent link—ideally a Digital Object Identifier (DOI) or a stable URL—to ensure direct and permanent access to the hosted resources. Example of statement shall be as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58625C6A" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="007A6A29">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="900" w:hanging="540"/>
+        <w:ind w:leftChars="198" w:left="358" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="ff0000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
+        </w:rPr>
+        <w:t>Available upon request:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="508038E8" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="007A6A29">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="900" w:hanging="540"/>
+        <w:ind w:leftChars="198" w:left="358" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="ff0000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
+        </w:rPr>
+        <w:t>The datasets used and/or analysed during the current study are available from the corresponding author on reasonable request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6213F36C" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="007A6A29">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="900" w:hanging="540"/>
+        <w:ind w:leftChars="198" w:left="358" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="ff0000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Public Repository:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="326E5997" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="007A6A29">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="900" w:hanging="540"/>
+        <w:ind w:leftChars="198" w:left="358" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="ff0000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
+        </w:rPr>
+        <w:t>The datasets generated during the current study are available in the [Name of Repository] repository, [Web Link/DOI] etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E6FCA26" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="007A6A29">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="900" w:hanging="540"/>
+        <w:ind w:leftChars="198" w:left="358" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="ff0000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
+        </w:rPr>
+        <w:t>Data included in the article:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31AAFAE8" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="007A6A29">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="900" w:hanging="540"/>
+        <w:ind w:leftChars="198" w:left="358" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="ff0000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
+        </w:rPr>
+        <w:t>All data generated or analysed during this study are included in this published article [and its supplementary information files].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07686DBA" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="007A6A29">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="900" w:hanging="540"/>
+        <w:ind w:leftChars="198" w:left="358" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="ff0000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
+        </w:rPr>
+        <w:t>No data/Theory-based:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C462B12" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="900" w:hanging="540"/>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="ff0000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
+        </w:rPr>
+        <w:t>Data sharing is not applicable to this article as no new datasets were generated or analysed during the current study.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AEF3BB7" w14:textId="014AC0F3" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="00641E70">
       <w:pPr>
         <w:pStyle w:val="Title"/>
-        <w:spacing w:after="240" w:before="360" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.683g3534kgy" w:id="4"/>
-[...3 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:bookmarkStart w:id="5" w:name="_heading=h.683g3534kgy" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
+        </w:rPr>
+        <w:t>ETHICS STATEMENT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D29DB9" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="ff0000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
+        </w:rPr>
+        <w:t>The Ethics Statement is a mandatory section for all manuscripts submitted to IJAD. It must be placed after the Conclusion and before the References. Authors must declare their adherence to ethical standards by selecting and adapting the most relevant statement(s) below:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F96533" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="ff0000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
+        </w:rPr>
+        <w:t>Universal statement if the study does not involve living subjects:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72AC28B2" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="ff0000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
+        </w:rPr>
+        <w:t>The authors declare that this research did not involve human or animal subjects. All experimental procedures were performed following the institutional Safety, Health, and Environmental (HSE) protocols of [Insert Institution Name].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A22654" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="ff0000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">For research requiring ethics committee approval, particularly involving bio-engineering, toxicity studies or social surveys where human or animal subjects were involved, may use this statement: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
+    <w:p w14:paraId="54A5537C" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="ff0000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
+        </w:rPr>
+        <w:t>This study was reviewed and approved by the Institutional Ethics Committee of [Insert Institution Name] (Approval No: XXXX/202X). All procedures involving human participants/animal subjects were in fulfilment of the ethical standards of the 1964 Helsinki Declaration. Informed consent was obtained from all participants, and data anonymity was strictly maintained throughout the study.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65809642" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="00641E70">
       <w:pPr>
         <w:pStyle w:val="Title"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.ggdgp3nxz0tl" w:id="5"/>
-[...19 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
+      <w:bookmarkStart w:id="6" w:name="_heading=h.ggdgp3nxz0tl" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>REFERENCES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1111567E" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="00641E70">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:spacing w:after="180" w:before="120" w:line="220" w:lineRule="auto"/>
-        <w:ind w:left="357"/>
+        <w:spacing w:before="120" w:after="180" w:line="220" w:lineRule="auto"/>
+        <w:ind w:leftChars="1" w:left="358" w:hangingChars="198" w:hanging="356"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...9 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Ahmed, I. I., &amp; Gupta, A. K. (2010). Pyrolysis and gasification of food waste: Syngas characteristics and char gasification kinetics. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Applied Energy, 87</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 101–108. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17">
-        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidRPr="007A6A29">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-            <w:szCs w:val="18"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
             <w:u w:val="single"/>
-            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://doi.org/10.1016/j.apenergy.2009.08.032</w:t>
+          <w:t>https://doi.org/10.1016/j.apenergy.2009.08.032</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
+    </w:p>
+    <w:p w14:paraId="612FE48E" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="00641E70">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:spacing w:after="180" w:before="120" w:line="220" w:lineRule="auto"/>
-        <w:ind w:left="357"/>
+        <w:spacing w:before="120" w:after="180" w:line="220" w:lineRule="auto"/>
+        <w:ind w:leftChars="1" w:left="358" w:hangingChars="198" w:hanging="356"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...9 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">American Society for Testing and Materials (2015) </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>standard test methods for proximate analysis of coal and coke by macro thermogravimetric analysis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ASTM D7582-15) West Conshohocken, PA. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:u w:val="single"/>
-          <w:rtl w:val="0"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
+        </w:rPr>
+        <w:t>https://www.astm.org</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0560120D" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="00641E70">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:spacing w:after="180" w:before="120" w:line="220" w:lineRule="auto"/>
-        <w:ind w:left="357"/>
+        <w:spacing w:before="120" w:after="180" w:line="220" w:lineRule="auto"/>
+        <w:ind w:leftChars="1" w:left="358" w:hangingChars="198" w:hanging="356"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...9 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Bavani, M. (2021, April 15). Putting an end to food waste. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...6 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">The Star. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18">
-        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidRPr="007A6A29">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-            <w:rtl w:val="0"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="auto"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://www.thestar.com.my/metro/metro-news/2021/04/15/putting-an-end-to-food-waste</w:t>
+          <w:t>https://www.thestar.com.my/metro/metro-news/2021/04/15/putting-an-end-to-food-waste</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
+    </w:p>
+    <w:p w14:paraId="51A136DE" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="00641E70">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:spacing w:after="180" w:before="120" w:line="220" w:lineRule="auto"/>
-        <w:ind w:left="357"/>
+        <w:spacing w:before="120" w:after="180" w:line="220" w:lineRule="auto"/>
+        <w:ind w:leftChars="1" w:left="358" w:hangingChars="198" w:hanging="356"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...9 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Energy Commission. (2019). </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Malaysia Energy Statistics Handbook 2019</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:u w:val="single"/>
-          <w:rtl w:val="0"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
+        </w:rPr>
+        <w:t>https://meih.st.gov.my/documents/10620/bcce78a2-5d54-49ae-b0dc-549dcacf93ae</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C2BAB1" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="00641E70">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:spacing w:after="180" w:before="120" w:line="220" w:lineRule="auto"/>
-        <w:ind w:left="357"/>
+        <w:spacing w:before="120" w:after="180" w:line="220" w:lineRule="auto"/>
+        <w:ind w:leftChars="1" w:left="358" w:hangingChars="198" w:hanging="356"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...9 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Ian C. Kemp. (2007). </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Pinch analysis and process integration a user guide on process integration for the efficient use of energy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Second Edition). Butterworth-Heinemann, Elsevier.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
+    <w:p w14:paraId="3980DC30" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="00641E70">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:spacing w:after="180" w:before="120" w:line="220" w:lineRule="auto"/>
-        <w:ind w:left="357"/>
+        <w:spacing w:before="120" w:after="180" w:line="220" w:lineRule="auto"/>
+        <w:ind w:leftChars="1" w:left="358" w:hangingChars="198" w:hanging="356"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...9 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Matali, S. (2019). </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Production and kinetic study of torrefied oil palm frond and leucaena leucocephala pellets for co-combustion with Silantek coal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Issue 28308) [Doctoral Thesis, Universiti Teknologi MARA]. UiTM Institutional Repository.</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:u w:val="single"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19">
-        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="007A6A29">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:color w:val="2e75b5"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
             <w:highlight w:val="white"/>
             <w:u w:val="single"/>
-            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://ir.uitm.edu.my/id/eprint/28308</w:t>
+          <w:t>https://ir.uitm.edu.my/id/eprint/28308</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
+    </w:p>
+    <w:p w14:paraId="1F8BE6A5" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="00641E70">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:spacing w:after="180" w:before="120" w:line="220" w:lineRule="auto"/>
-        <w:ind w:left="357"/>
+        <w:spacing w:before="120" w:after="180" w:line="220" w:lineRule="auto"/>
+        <w:ind w:leftChars="1" w:left="358" w:hangingChars="198" w:hanging="356"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...29 lines deleted...]
-        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thompson, C. (2012). How can we develop an evidence-based </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>culture?.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In J. V. Craig &amp; R. L. Smith (Eds.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>The evidence-based practice manual for nurses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t> (3rd ed., pp. 323–357). Churchill Livingstone Elsevier. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidRPr="007A6A29">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-            <w:szCs w:val="18"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
             <w:u w:val="single"/>
-            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://www.elsevier.com/books/the-evidence-based-practice-manual-for-nurses/craig/978-0-7020-4193-8</w:t>
+          <w:t>https://www.elsevier.com/books/the-evidence-based-practice-manual-for-nurses/craig/978-0-7020-4193-8</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
+    </w:p>
+    <w:p w14:paraId="551C0D2D" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="00641E70">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:spacing w:after="180" w:before="120" w:line="220" w:lineRule="auto"/>
-        <w:ind w:left="357"/>
+        <w:spacing w:before="120" w:after="180" w:line="220" w:lineRule="auto"/>
+        <w:ind w:leftChars="1" w:left="358" w:hangingChars="198" w:hanging="356"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...10 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vuthaluru, H. B. (2004). Thermal behaviour of coal/biomass blends during co-pyrolysis. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Fuel Processing Technology, 85</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">(2–3), 141–155. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21">
-        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidRPr="007A6A29">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-            <w:szCs w:val="18"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
             <w:u w:val="single"/>
-            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://doi.org/10.1016/S0378-3820(03)00112-7</w:t>
+          <w:t>https://doi.org/10.1016/S0378-3820(03)00112-7</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
+    </w:p>
+    <w:p w14:paraId="30324AE5" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="00641E70">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:spacing w:after="180" w:before="120" w:line="220" w:lineRule="auto"/>
-        <w:ind w:left="357"/>
+        <w:spacing w:before="120" w:after="180" w:line="220" w:lineRule="auto"/>
+        <w:ind w:leftChars="1" w:left="358" w:hangingChars="198" w:hanging="356"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...9 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Yang, H., Li, J., Jiang, H., Hu, J., Zeng, J., &amp; Nie, C. (2018, March 26–28). </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Alkaline-surfactant-polymer flooding: Where is the enhanced oil exactly?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Paper presentation]. Society of Petroleum Engineers (SPE) 2018 EOR Conference at Oil and Gas West Asia, Muscat, Oman. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22">
-        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:hyperlink r:id="rId23">
+        <w:r w:rsidRPr="007A6A29">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:color w:val="2e75b5"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
             <w:u w:val="single"/>
-            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://doi.org/10.2118/190340-MS</w:t>
+          <w:t>https://doi.org/10.2118/190340-MS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
+    </w:p>
+    <w:p w14:paraId="146FFAFA" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRPr="007A6A29" w:rsidRDefault="00000000" w:rsidP="00641E70">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:spacing w:after="0" w:before="120" w:line="220" w:lineRule="auto"/>
-        <w:ind w:left="357"/>
+        <w:spacing w:before="120" w:line="220" w:lineRule="auto"/>
+        <w:ind w:leftChars="1" w:left="358" w:hangingChars="198" w:hanging="356"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-        <w:sectPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00D3654C" w:rsidRPr="007A6A29">
           <w:type w:val="continuous"/>
-          <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
-[...1 lines deleted...]
-          <w:titlePg w:val="1"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="754" w:right="1191" w:bottom="1418" w:left="1191" w:header="907" w:footer="1202" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Yang, Y., Wang, G., Peng, C., Deng, Q., Yu, Y., He, X., Hu, T., Jiang, L., Shan, S., Zheng, Y., Zhi, Y., &amp; Su, H. (2023). Microwave-assisted synthesis of l-aspartic acid-based metal organic aerogel (MOA) for efficient removal of oxytetracycline from aqueous solution. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Applied Surface Science, 610</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">, Article 155608. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23">
-        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:hyperlink r:id="rId24">
+        <w:r w:rsidRPr="007A6A29">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-            <w:szCs w:val="18"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
             <w:u w:val="single"/>
-            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://doi.org/10.1016/j.apsusc.2022.155</w:t>
+          <w:t>https://doi.org/10.1016/j.apsusc.2022.155</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
+    </w:p>
+    <w:p w14:paraId="26FBFCBF" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00D3654C">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:spacing w:after="180" w:before="0" w:line="220" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:spacing w:after="180" w:line="220" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...8 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
+        <w:tag w:val="goog_rdk_0"/>
+        <w:id w:val="-385605573"/>
         <w:lock w:val="contentLocked"/>
-        <w:id w:val="1604274282"/>
-        <w:tag w:val="goog_rdk_0"/>
       </w:sdtPr>
       <w:sdtContent>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="Table3"/>
-            <w:tblW w:w="8504.0" w:type="dxa"/>
+            <w:tblStyle w:val="afd"/>
+            <w:tblW w:w="8504" w:type="dxa"/>
             <w:jc w:val="center"/>
             <w:tblLayout w:type="fixed"/>
-            <w:tblLook w:val="0400"/>
+            <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1701"/>
             <w:gridCol w:w="6803"/>
-            <w:tblGridChange w:id="0">
-[...4 lines deleted...]
-            </w:tblGridChange>
           </w:tblGrid>
-          <w:tr>
+          <w:tr w:rsidR="00D3654C" w14:paraId="0CA26A4E" w14:textId="77777777">
             <w:trPr>
-              <w:cantSplit w:val="0"/>
-              <w:tblHeader w:val="0"/>
+              <w:jc w:val="center"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
+                <w:tcW w:w="1701" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
+              <w:p w14:paraId="2C1C0082" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00000000">
                 <w:pPr>
-                  <w:spacing w:after="120" w:before="120" w:line="276" w:lineRule="auto"/>
-                  <w:ind w:left="452" w:hanging="425"/>
+                  <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+                  <w:ind w:left="0" w:hanging="2"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Palatino Linotype" w:cs="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="18"/>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="18"/>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:noProof/>
                   </w:rPr>
                   <w:drawing>
-                    <wp:inline distB="0" distT="0" distL="0" distR="0">
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="009A5784" wp14:editId="3C1C0412">
                       <wp:extent cx="936934" cy="327135"/>
-                      <wp:effectExtent b="0" l="0" r="0" t="0"/>
-[...1 lines deleted...]
-                      <a:graphic>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="1053" name="image1.png"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                          <pic:pic>
+                          <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:nvPicPr>
-                              <pic:cNvPr id="0" name="image3.png"/>
+                              <pic:cNvPr id="0" name="image1.png"/>
                               <pic:cNvPicPr preferRelativeResize="0"/>
                             </pic:nvPicPr>
                             <pic:blipFill>
-                              <a:blip r:embed="rId24"/>
-                              <a:srcRect b="0" l="0" r="0" t="0"/>
+                              <a:blip r:embed="rId25"/>
+                              <a:srcRect/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="936934" cy="327135"/>
                               </a:xfrm>
-                              <a:prstGeom prst="rect"/>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
                               <a:ln/>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </w:r>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-                </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
+                <w:tcW w:w="6803" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
+              <w:p w14:paraId="494C3BE4" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00000000">
                 <w:pPr>
-                  <w:spacing w:after="120" w:before="240" w:line="276" w:lineRule="auto"/>
-                  <w:ind w:left="169" w:firstLine="0"/>
+                  <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
+                  <w:ind w:left="0" w:hanging="2"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="18"/>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                    <w:rtl w:val="0"/>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t xml:space="preserve">© </w:t>
                 </w:r>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-                    <w:rtl w:val="0"/>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:color w:val="EE0000"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">2026</w:t>
+                  <w:t>2026</w:t>
                 </w:r>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                    <w:rtl w:val="0"/>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> by the authors. Submitted for possible open access publication under the terms and conditions of the Creative Commons Attribution (CC BY-NC-ND) license (http://creativecommons.org/licenses/by/4.0/).</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
+    <w:p w14:paraId="4DD4E8F5" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00D3654C">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:spacing w:after="180" w:before="120" w:line="220" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:sectPr>
+        <w:spacing w:before="120" w:after="180" w:line="220" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00D3654C">
       <w:type w:val="continuous"/>
-      <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
-      <w:pgMar w:bottom="1411.2" w:top="748.8" w:left="1195.2" w:right="1195.2" w:header="907.2" w:footer="1195.2"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="748" w:right="1195" w:bottom="1411" w:left="1195" w:header="907" w:footer="1195" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="4AB227BE" w14:textId="77777777" w:rsidR="006971C3" w:rsidRDefault="006971C3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6264294F" w14:textId="77777777" w:rsidR="006971C3" w:rsidRDefault="006971C3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...3 lines deleted...]
-  <w:font w:name="Arial"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{30988891-F7EF-40DB-9B87-5522E8A3AFF7}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{AD5DBAC0-A1E1-40C8-87BC-A7CDDDF7A4A6}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{1CB5641F-6C4F-4FD1-A888-46BAA1C7843D}"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{3F43B9F1-48E4-4B9A-97C0-C80BE38614B6}"/>
+  </w:font>
   <w:font w:name="Arial Narrow">
-    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedBold r:id="rId5" w:fontKey="{33E5A9F6-FD25-4935-9F1E-AFD88AAD81A5}"/>
+    <w:embedBoldItalic r:id="rId6" w:fontKey="{B3B34BB4-7D40-49E6-96A9-54F7F7B4CCCF}"/>
   </w:font>
-  <w:font w:name="Symbol"/>
-[...4 lines deleted...]
-    <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId8" w:subsetted="0"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{27039E61-D84C-4360-97CD-F105D5F6EE15}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="186E0EB1" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00D3654C">
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="none" w:pos="10080"/>
-        <w:tab w:val="left" w:leader="none" w:pos="0"/>
+        <w:tab w:val="right" w:pos="10080"/>
+        <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
-      <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+      <w:spacing w:line="276" w:lineRule="auto"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:color w:val="ff0000"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
+  <w:p w14:paraId="51366043" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00D3654C">
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="none" w:pos="10080"/>
-        <w:tab w:val="left" w:leader="none" w:pos="0"/>
+        <w:tab w:val="right" w:pos="10080"/>
+        <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
-      <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+      <w:spacing w:line="276" w:lineRule="auto"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:color w:val="ff0000"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
+  <w:p w14:paraId="2E17BA84" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00000000">
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="none" w:pos="10080"/>
-        <w:tab w:val="left" w:leader="none" w:pos="0"/>
+        <w:tab w:val="right" w:pos="10080"/>
+        <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
-      <w:spacing w:after="240" w:before="0" w:line="276" w:lineRule="auto"/>
+      <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:color w:val="ff0000"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">https://doi.org/10.24191/ijad.v10i1</w:t>
+      <w:t>https://doi.org/10.24191/ijad.v10i1</w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve">©UiTM Press, Universiti Teknologi MARA</w:t>
-[...4 lines deleted...]
-      </w:rPr>
+      <w:t>©UiTM Press, Universiti Teknologi MARA</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="42190D78" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00D3654C">
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="none" w:pos="10080"/>
-        <w:tab w:val="left" w:leader="none" w:pos="0"/>
+        <w:tab w:val="right" w:pos="10080"/>
+        <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
-      <w:spacing w:after="240" w:before="120" w:line="276" w:lineRule="auto"/>
+      <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:color w:val="ff0000"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="Table5"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:tblStyle w:val="aff"/>
+      <w:tblW w:w="7935" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-        <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:insideH w:val="nil"/>
+        <w:insideV w:val="nil"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
-      <w:tblLook w:val="0600"/>
+      <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="2655"/>
-[...6 lines deleted...]
-      </w:tblGridChange>
+      <w:gridCol w:w="7935"/>
     </w:tblGrid>
-    <w:tr>
+    <w:tr w:rsidR="00D3654C" w14:paraId="1FD9EE02" w14:textId="77777777">
       <w:trPr>
-        <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-        <w:tblHeader w:val="0"/>
+        <w:trHeight w:val="525"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:gridSpan w:val="2"/>
+          <w:tcW w:w="7935" w:type="dxa"/>
           <w:tcBorders>
-            <w:top w:color="000000" w:space="0" w:sz="5" w:val="single"/>
-[...2 lines deleted...]
-            <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
           </w:tcBorders>
           <w:tcMar>
-            <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:right w:w="100.0" w:type="dxa"/>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="100" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="100" w:type="dxa"/>
           </w:tcMar>
-          <w:vAlign w:val="top"/>
         </w:tcPr>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
+        <w:p w14:paraId="56268C1C" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00000000">
           <w:pPr>
             <w:tabs>
-              <w:tab w:val="right" w:leader="none" w:pos="10080"/>
+              <w:tab w:val="right" w:pos="10080"/>
             </w:tabs>
-            <w:spacing w:after="120" w:before="120" w:line="276" w:lineRule="auto"/>
-            <w:ind w:left="0" w:right="-260" w:firstLine="360"/>
+            <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+            <w:ind w:left="1" w:right="-260" w:hanging="3"/>
             <w:jc w:val="left"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-              <w:color w:val="ee0000"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="EE0000"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:vertAlign w:val="superscript"/>
-              <w:rtl w:val="0"/>
             </w:rPr>
-            <w:t xml:space="preserve">1</w:t>
+            <w:t>1*</w:t>
           </w:r>
-          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...11 lines deleted...]
-              <w:color w:val="ff0000"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
-              <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">Corresponding author. </w:t>
           </w:r>
-          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-              <w:color w:val="ff0000"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
-              <w:rtl w:val="0"/>
             </w:rPr>
-            <w:t xml:space="preserve">E-mail address</w:t>
+            <w:t>E-mail address</w:t>
           </w:r>
-          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
-              <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">: </w:t>
           </w:r>
-          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-              <w:color w:val="ee0000"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="EE0000"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
-              <w:rtl w:val="0"/>
             </w:rPr>
-            <w:t xml:space="preserve">hafizhassan@uitm.edu.my</w:t>
+            <w:t>hafizhassan@uitm.edu.my</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
+  <w:p w14:paraId="068C826B" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00000000">
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="none" w:pos="10080"/>
-        <w:tab w:val="left" w:leader="none" w:pos="0"/>
+        <w:tab w:val="right" w:pos="10080"/>
+        <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
-      <w:spacing w:after="240" w:before="120" w:line="276" w:lineRule="auto"/>
+      <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:color w:val="ff0000"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">https://doi.org/10.24191/grxpwv39</w:t>
+      <w:t>https://doi.org/10.24191/grxpwv39</w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve">©UiTM Press, Universiti Teknologi MARA</w:t>
+      <w:t>©UiTM Press, Universiti Teknologi MARA</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
+  <w:p w14:paraId="5774057B" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00D3654C">
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:ind w:left="0" w:hanging="2"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1770E0BF" w14:textId="77777777" w:rsidR="006971C3" w:rsidRDefault="006971C3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7C396D77" w14:textId="77777777" w:rsidR="006971C3" w:rsidRDefault="006971C3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7B22F3D3" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00000000">
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="none" w:pos="9724.800000000001"/>
+        <w:tab w:val="right" w:pos="9724"/>
       </w:tabs>
-      <w:spacing w:after="240" w:before="120" w:line="276" w:lineRule="auto"/>
-      <w:ind w:right="0"/>
+      <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="0" w:hanging="2"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-        <w:color w:val="ee0000"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="EE0000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:color w:val="ee0000"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="EE0000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:pict>
-[...2 lines deleted...]
-          <v:textpath fitshape="t" string="Editor's copy" style="font-family:&amp;quot;Arial&amp;quot;;font-size:1pt;font-weight:bold;"/>
+      <w:pict w14:anchorId="7578DC4B">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject1" o:spid="_x0000_s1026" type="#_x0000_t136" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:588.9pt;height:107.6pt;rotation:315;z-index:-251659264;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" fillcolor="#cfe2f3" stroked="f">
+          <v:textpath style="font-family:&quot;&amp;quot&quot;;font-size:1pt;font-weight:bold" string="Editor's copy"/>
+          <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:color w:val="ee0000"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="EE0000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
-      <w:instrText xml:space="preserve">PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="EE0000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="EE0000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00641E70">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:noProof/>
+        <w:color w:val="EE0000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="EE0000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:color w:val="ee0000"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="EE0000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-        <w:color w:val="ee0000"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="EE0000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">Author et al. / International Journal of Art and Design (2026) Vol. 10, No. 1</w:t>
+      <w:t>Author et al. / International Journal of Art and Design (2026) Vol. 10, No. 1</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
+  <w:p w14:paraId="06F0EC27" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00D3654C">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...1 lines deleted...]
-      <w:widowControl w:val="1"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:hanging="2"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-        <w:color w:val="ff0000"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
+  <w:p w14:paraId="63A04971" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00D3654C">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...1 lines deleted...]
-      <w:widowControl w:val="1"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:hanging="2"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-        <w:color w:val="ff0000"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
-        <w:u w:val="none"/>
-[...1 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
+  <w:p w14:paraId="172E5383" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00D3654C">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...1 lines deleted...]
-      <w:widowControl w:val="1"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:hanging="2"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-        <w:color w:val="ff0000"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
-        <w:u w:val="none"/>
-[...1 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="452A2F18" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00000000">
     <w:pPr>
       <w:widowControl w:val="0"/>
-      <w:spacing w:after="120" w:before="120" w:line="276" w:lineRule="auto"/>
+      <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="0" w:hanging="2"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
-      <w:pict>
-[...2 lines deleted...]
-          <v:textpath fitshape="t" string="Editor's copy" style="font-family:&amp;quot;Arial&amp;quot;;font-size:1pt;font-weight:bold;"/>
+      <w:pict w14:anchorId="38A82CE5">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject2" o:spid="_x0000_s1025" type="#_x0000_t136" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:588.9pt;height:107.6pt;rotation:315;z-index:-251658240;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" fillcolor="#cfe2f3" stroked="f">
+          <v:textpath style="font-family:&quot;&amp;quot&quot;;font-size:1pt;font-weight:bold" string="Editor's copy"/>
+          <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
-    </w:r>
-[...3 lines deleted...]
-      </w:rPr>
     </w:r>
   </w:p>
   <w:sdt>
     <w:sdtPr>
+      <w:tag w:val="goog_rdk_1"/>
+      <w:id w:val="1645027518"/>
       <w:lock w:val="contentLocked"/>
-      <w:id w:val="588954752"/>
-      <w:tag w:val="goog_rdk_1"/>
     </w:sdtPr>
     <w:sdtContent>
       <w:tbl>
         <w:tblPr>
-          <w:tblStyle w:val="Table4"/>
-[...1 lines deleted...]
-          <w:jc w:val="left"/>
+          <w:tblStyle w:val="afe"/>
+          <w:tblW w:w="9720" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
-          <w:tblLook w:val="0000"/>
+          <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPr>
         <w:tblGrid>
           <w:gridCol w:w="2175"/>
           <w:gridCol w:w="5700"/>
           <w:gridCol w:w="1845"/>
-          <w:tblGridChange w:id="0">
-[...5 lines deleted...]
-          </w:tblGridChange>
         </w:tblGrid>
-        <w:tr>
+        <w:tr w:rsidR="00D3654C" w14:paraId="7E4AC9D6" w14:textId="77777777">
           <w:trPr>
-            <w:cantSplit w:val="1"/>
-[...1 lines deleted...]
-            <w:tblHeader w:val="0"/>
+            <w:cantSplit/>
+            <w:trHeight w:val="821"/>
           </w:trPr>
           <w:tc>
             <w:tcPr>
+              <w:tcW w:w="2175" w:type="dxa"/>
               <w:vMerge w:val="restart"/>
               <w:tcBorders>
-                <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+                <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               </w:tcBorders>
               <w:vAlign w:val="center"/>
             </w:tcPr>
-            <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
+            <w:p w14:paraId="7E5D9657" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00000000">
               <w:pPr>
-                <w:spacing w:after="120" w:before="120" w:line="276" w:lineRule="auto"/>
-                <w:jc w:val="center"/>
+                <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+                <w:ind w:left="0" w:hanging="2"/>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                 </w:rPr>
               </w:pPr>
-              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:r>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
-                  <w:rtl w:val="0"/>
                 </w:rPr>
-                <w:br w:type="textWrapping"/>
+                <w:br/>
               </w:r>
-              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:r>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                 </w:rPr>
                 <w:drawing>
-                  <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
+                  <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="26CF2C94" wp14:editId="74EDE601">
                     <wp:extent cx="1028700" cy="610288"/>
-                    <wp:effectExtent b="0" l="0" r="0" t="0"/>
-[...1 lines deleted...]
-                    <a:graphic>
+                    <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                    <wp:docPr id="1052" name="image2.png"/>
+                    <wp:cNvGraphicFramePr/>
+                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                        <pic:pic>
+                        <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="image1.png"/>
+                            <pic:cNvPr id="0" name="image2.png"/>
                             <pic:cNvPicPr preferRelativeResize="0"/>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId1"/>
-                            <a:srcRect b="17595" l="9089" r="6361" t="11198"/>
+                            <a:srcRect l="9089" t="11198" r="6361" b="17595"/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="1028700" cy="610288"/>
                             </a:xfrm>
-                            <a:prstGeom prst="rect"/>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
                             <a:ln/>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
-              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            </w:p>
+            <w:p w14:paraId="675D73A6" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00000000">
+              <w:pPr>
+                <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
                 <w:rPr>
-                  <w:rtl w:val="0"/>
-[...10 lines deleted...]
-                  <w:bCs w:val="1"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                 </w:rPr>
               </w:pPr>
-              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:r>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
-                  <w:rtl w:val="0"/>
                 </w:rPr>
-                <w:t xml:space="preserve">e-ISSN: 2710-5776</w:t>
-[...4 lines deleted...]
-                </w:rPr>
+                <w:t>e-ISSN: 2710-5776</w:t>
               </w:r>
             </w:p>
           </w:tc>
           <w:tc>
-            <w:tcPr/>
-            <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
+            <w:tcPr>
+              <w:tcW w:w="5700" w:type="dxa"/>
+            </w:tcPr>
+            <w:p w14:paraId="072AA4D0" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00000000">
               <w:pPr>
-                <w:jc w:val="center"/>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
               </w:pPr>
-              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:r>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
-                  <w:rtl w:val="0"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Available online at</w:t>
+                <w:t>Available online at</w:t>
               </w:r>
             </w:p>
-            <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
+            <w:p w14:paraId="0A017C8F" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00000000">
               <w:pPr>
-                <w:jc w:val="center"/>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="000000"/>
                 </w:rPr>
               </w:pPr>
-              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:r>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
-                  <w:rtl w:val="0"/>
                 </w:rPr>
-                <w:t xml:space="preserve">https://journal.uitm.edu.my/ojs/index.php/IJAD/index</w:t>
-[...4 lines deleted...]
-                </w:rPr>
+                <w:t>https://journal.uitm.edu.my/ojs/index.php/IJAD/index</w:t>
               </w:r>
             </w:p>
           </w:tc>
           <w:tc>
             <w:tcPr>
+              <w:tcW w:w="1845" w:type="dxa"/>
               <w:vMerge w:val="restart"/>
               <w:tcBorders>
-                <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
-                <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+                <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               </w:tcBorders>
               <w:vAlign w:val="center"/>
             </w:tcPr>
-            <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
+            <w:p w14:paraId="761427E1" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00000000">
               <w:pPr>
-                <w:spacing w:after="120" w:before="120" w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:jc w:val="center"/>
+                <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+                <w:ind w:left="0" w:hanging="2"/>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="000000"/>
-                  <w:sz w:val="18"/>
-                  <w:szCs w:val="18"/>
                 </w:rPr>
               </w:pPr>
-              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:r>
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                  <w:bCs w:val="1"/>
+                  <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                  <w:b/>
+                  <w:bCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
-                  <w:rtl w:val="0"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Journal </w:t>
               </w:r>
-              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:r>
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...3 lines deleted...]
-                  <w:iCs w:val="1"/>
+                  <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:i/>
+                  <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
-                  <w:rtl w:val="0"/>
                 </w:rPr>
                 <w:t xml:space="preserve">of </w:t>
               </w:r>
-              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:r>
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                  <w:bCs w:val="1"/>
+                  <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                  <w:b/>
+                  <w:bCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
-                  <w:rtl w:val="0"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art and Design</w:t>
-[...4 lines deleted...]
-                </w:rPr>
+                <w:t>Art and Design</w:t>
               </w:r>
             </w:p>
           </w:tc>
         </w:tr>
-        <w:tr>
+        <w:tr w:rsidR="00D3654C" w14:paraId="0D3321BC" w14:textId="77777777">
           <w:trPr>
-            <w:cantSplit w:val="1"/>
-[...1 lines deleted...]
-            <w:tblHeader w:val="0"/>
+            <w:cantSplit/>
+            <w:trHeight w:val="380"/>
           </w:trPr>
           <w:tc>
             <w:tcPr>
-              <w:vMerge w:val="continue"/>
+              <w:tcW w:w="2175" w:type="dxa"/>
+              <w:vMerge/>
               <w:vAlign w:val="center"/>
             </w:tcPr>
-            <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
+            <w:p w14:paraId="162E148D" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00D3654C">
               <w:pPr>
-                <w:keepNext w:val="0"/>
-[...1 lines deleted...]
-                <w:pageBreakBefore w:val="0"/>
                 <w:widowControl w:val="0"/>
                 <w:pBdr>
-                  <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-                  <w:between w:space="0" w:sz="0" w:val="nil"/>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="nil"/>
+                  <w:right w:val="nil"/>
+                  <w:between w:val="nil"/>
                 </w:pBdr>
-                <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                <w:spacing w:line="276" w:lineRule="auto"/>
+                <w:ind w:left="0" w:hanging="2"/>
                 <w:jc w:val="left"/>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="000000"/>
-                  <w:sz w:val="18"/>
-                  <w:szCs w:val="18"/>
                 </w:rPr>
               </w:pPr>
-              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            </w:p>
+          </w:tc>
+          <w:tc>
+            <w:tcPr>
+              <w:tcW w:w="5700" w:type="dxa"/>
+              <w:vAlign w:val="center"/>
+            </w:tcPr>
+            <w:p w14:paraId="00D717CE" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00000000">
+              <w:pPr>
+                <w:tabs>
+                  <w:tab w:val="left" w:pos="0"/>
+                  <w:tab w:val="center" w:pos="5443"/>
+                </w:tabs>
+                <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
                 <w:rPr>
-                  <w:rtl w:val="0"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
                 </w:rPr>
+              </w:pPr>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Journal </w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:t xml:space="preserve">of </w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:t>Art and Design  10(1) 2026, X–X</w:t>
               </w:r>
             </w:p>
           </w:tc>
           <w:tc>
             <w:tcPr>
+              <w:tcW w:w="1845" w:type="dxa"/>
+              <w:vMerge/>
+              <w:tcBorders>
+                <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              </w:tcBorders>
               <w:vAlign w:val="center"/>
             </w:tcPr>
-            <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
+            <w:p w14:paraId="56B8DE40" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00D3654C">
               <w:pPr>
-                <w:tabs>
-[...4 lines deleted...]
-                <w:jc w:val="center"/>
+                <w:widowControl w:val="0"/>
+                <w:pBdr>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="nil"/>
+                  <w:right w:val="nil"/>
+                  <w:between w:val="nil"/>
+                </w:pBdr>
+                <w:spacing w:line="276" w:lineRule="auto"/>
+                <w:jc w:val="left"/>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
               </w:pPr>
-              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...70 lines deleted...]
-              </w:r>
             </w:p>
           </w:tc>
         </w:tr>
-        <w:tr>
+        <w:tr w:rsidR="00D3654C" w14:paraId="44ED319F" w14:textId="77777777">
           <w:trPr>
-            <w:cantSplit w:val="1"/>
-[...1 lines deleted...]
-            <w:tblHeader w:val="0"/>
+            <w:cantSplit/>
+            <w:trHeight w:val="41"/>
           </w:trPr>
           <w:tc>
             <w:tcPr>
+              <w:tcW w:w="9720" w:type="dxa"/>
               <w:gridSpan w:val="3"/>
               <w:tcBorders>
-                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:val="nil"/>
               </w:tcBorders>
             </w:tcPr>
-            <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
+            <w:p w14:paraId="7DA1D820" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00000000">
               <w:pPr>
                 <w:tabs>
-                  <w:tab w:val="left" w:leader="none" w:pos="6804"/>
+                  <w:tab w:val="left" w:pos="6804"/>
                 </w:tabs>
                 <w:spacing w:line="160" w:lineRule="auto"/>
+                <w:ind w:left="0" w:hanging="2"/>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="18"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="FFFFFF"/>
                 </w:rPr>
               </w:pPr>
-              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:r>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                  <w:color w:val="ffffff"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="FFFFFF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
-                  <w:rtl w:val="0"/>
                 </w:rPr>
-                <w:t xml:space="preserve">www.jeeir.com</w:t>
-[...4 lines deleted...]
-                </w:rPr>
+                <w:t>www.jeeir.com</w:t>
               </w:r>
             </w:p>
           </w:tc>
         </w:tr>
       </w:tbl>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
+  <w:p w14:paraId="5A956D1D" w14:textId="77777777" w:rsidR="00D3654C" w:rsidRDefault="00D3654C">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...1 lines deleted...]
-      <w:widowControl w:val="1"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-      <w:ind w:left="0" w:right="-330" w:firstLine="0"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="-330" w:hanging="2"/>
       <w:jc w:val="left"/>
-      <w:rPr>
-[...13 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:abstractNum w:abstractNumId="1">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29862B8E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="34DAE296"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-        <w:szCs w:val="24"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="720"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="720"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="720"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="1080"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="1080"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="1440"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="1440"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="680F55F1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="89B2DA60"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3220" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4660" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5380" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6100" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6820" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75587EEE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8E001BDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -6109,51 +6648,54 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7792009C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="35DCA8A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -6219,1644 +6761,1476 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
-[...110 lines deleted...]
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="1" w16cid:durableId="856626530">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="673339342">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1472287115">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="4" w16cid:durableId="2100710596">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:embedTrueTypeFonts w:val="1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:embedTrueTypeFonts/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00D3654C"/>
+    <w:rsid w:val="00641E70"/>
+    <w:rsid w:val="006971C3"/>
+    <w:rsid w:val="007A6A29"/>
+    <w:rsid w:val="00D3654C"/>
+    <w:rsid w:val="00E406B9"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="40878809"/>
+  <w15:docId w15:val="{D9E0255D-EFD3-4381-A88C-0204BE45E2F3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
-        <w:lang w:val="en"/>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:lang w:val="en" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...1 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
-[...11 lines deleted...]
-    <w:name w:val="normal"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="center"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FF0000"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="240" w:before="360" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="240"/>
       <w:ind w:left="360"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-      <w:bCs w:val="1"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
-        <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="100.0" w:type="dxa"/>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-[...2 lines deleted...]
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal2">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
-        <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="100.0" w:type="dxa"/>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="正文">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
     <w:name w:val="正文"/>
-    <w:next w:val="正文"/>
-[...2 lines deleted...]
-    <w:qFormat w:val="0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
-      <w:suppressAutoHyphens w:val="1"/>
+      <w:suppressAutoHyphens/>
       <w:spacing w:line="1" w:lineRule="atLeast"/>
-      <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
       <w:jc w:val="both"/>
       <w:textDirection w:val="btLr"/>
       <w:textAlignment w:val="top"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="ff0000"/>
+      <w:color w:val="FF0000"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
+    <w:name w:val="标题 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="400" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2">
+    <w:name w:val="标题 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3">
+    <w:name w:val="标题 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="434343"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4">
+    <w:name w:val="标题 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="666666"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5">
+    <w:name w:val="标题 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="666666"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6">
+    <w:name w:val="标题 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a0">
+    <w:name w:val="默认段落字体"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:w w:val="100"/>
+      <w:position w:val="-1"/>
+      <w:effect w:val="none"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:cs w:val="0"/>
+      <w:em w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
+    <w:name w:val="普通表格"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:position w:val="-1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="a2">
+    <w:name w:val="无列表"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a3">
+    <w:name w:val="标题"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="60"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="副标题"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="320"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a5">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="center"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FF0000"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a6">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="center"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FF0000"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="页眉"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char">
+    <w:name w:val="页眉 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:rPr>
+      <w:w w:val="100"/>
+      <w:position w:val="-1"/>
+      <w:effect w:val="none"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:cs w:val="0"/>
+      <w:em w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="页脚"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char0">
+    <w:name w:val="页脚 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:rPr>
+      <w:w w:val="100"/>
+      <w:position w:val="-1"/>
+      <w:effect w:val="none"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:cs w:val="0"/>
+      <w:em w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="批注框文本"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char1">
+    <w:name w:val="批注框文本 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:rPr>
+      <w:w w:val="100"/>
+      <w:position w:val="-1"/>
+      <w:effect w:val="none"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:cs w:val="0"/>
+      <w:em w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EndNoteBibliographyTitle">
+    <w:name w:val="EndNote Bibliography Title"/>
+    <w:basedOn w:val="a"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+      <w:lang/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normalChar">
+    <w:name w:val="normal Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:rPr>
+      <w:color w:val="FF0000"/>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
-      <w:lang w:bidi="ar-SA" w:eastAsia="zh-CN" w:val="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="标题1">
-[...17 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndNoteBibliographyTitleChar">
+    <w:name w:val="EndNote Bibliography Title Char"/>
+    <w:basedOn w:val="normalChar"/>
     <w:rPr>
-      <w:color w:val="ff0000"/>
-[...255 lines deleted...]
-      <w:color w:val="ff0000"/>
+      <w:noProof/>
+      <w:color w:val="FF0000"/>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
-      <w:lang w:bidi="ar-SA" w:eastAsia="zh-CN" w:val="en-US"/>
+      <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal1">
-[...4 lines deleted...]
-    <w:qFormat w:val="0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EndNoteBibliography">
+    <w:name w:val="EndNote Bibliography"/>
+    <w:basedOn w:val="a"/>
     <w:pPr>
-      <w:suppressAutoHyphens w:val="1"/>
-[...5 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="ff0000"/>
+      <w:noProof/>
+      <w:lang/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndNoteBibliographyChar">
+    <w:name w:val="EndNote Bibliography Char"/>
+    <w:basedOn w:val="normalChar"/>
+    <w:rPr>
+      <w:noProof/>
+      <w:color w:val="FF0000"/>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
-      <w:lang w:bidi="ar-SA" w:eastAsia="zh-CN" w:val="en-US"/>
+      <w:lang w:bidi="ar-SA"/>
     </w:rPr>
-    <w:tblPr>
-      <w:tblStyle w:val="TableNormal1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ds-markdown-paragraph">
+    <w:name w:val="ds-markdown-paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="left"/>
-    </w:tblPr>
-[...18 lines deleted...]
-      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="ff0000"/>
-[...8 lines deleted...]
-      <w:lang w:bidi="ar-SA" w:eastAsia="zh-CN" w:val="en-US"/>
+      <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="normal">
-[...13 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
+    <w:name w:val="强调"/>
+    <w:basedOn w:val="a0"/>
     <w:rPr>
-      <w:color w:val="ff0000"/>
-[...203 lines deleted...]
-    <w:rPr>
+      <w:i/>
+      <w:iCs/>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
-      <w:lang/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="页脚">
-[...19 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="超链接"/>
+    <w:basedOn w:val="a0"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:color w:val="ff0000"/>
-[...257 lines deleted...]
-      <w:color w:val="0000ff"/>
+      <w:color w:val="0000FF"/>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:u w:val="single"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
-      <w:lang/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="网格型">
+  <w:style w:type="table" w:customStyle="1" w:styleId="ac">
     <w:name w:val="网格型"/>
-    <w:basedOn w:val="普通表格"/>
-[...11 lines deleted...]
-    </w:pPr>
+    <w:basedOn w:val="a1"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="要点"/>
+    <w:basedOn w:val="a0"/>
     <w:rPr>
+      <w:b/>
+      <w:bCs/>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
-      <w:lang/>
-[...30 lines deleted...]
-      <w:lang/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="ae">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="115.0" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table2">
+  <w:style w:type="table" w:customStyle="1" w:styleId="af">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table3">
+  <w:style w:type="table" w:customStyle="1" w:styleId="af0">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="115.0" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table4">
+  <w:style w:type="table" w:customStyle="1" w:styleId="af1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="0.0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table5">
+  <w:style w:type="table" w:customStyle="1" w:styleId="af2">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblCellMar/>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="af3">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="ff0000"/>
+      <w:color w:val="FF0000"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:vertAlign w:val="baseline"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="115.0" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table2">
+  <w:style w:type="table" w:customStyle="1" w:styleId="af4">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="10.0" w:type="dxa"/>
+        <w:left w:w="10" w:type="dxa"/>
+        <w:right w:w="10" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table3">
+  <w:style w:type="table" w:customStyle="1" w:styleId="af5">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="10.0" w:type="dxa"/>
+        <w:left w:w="10" w:type="dxa"/>
+        <w:right w:w="10" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table4">
+  <w:style w:type="table" w:customStyle="1" w:styleId="af6">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="10.0" w:type="dxa"/>
+        <w:left w:w="10" w:type="dxa"/>
+        <w:right w:w="10" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table5">
+  <w:style w:type="table" w:customStyle="1" w:styleId="af7">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="10.0" w:type="dxa"/>
+        <w:left w:w="10" w:type="dxa"/>
+        <w:right w:w="10" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table6">
+  <w:style w:type="table" w:customStyle="1" w:styleId="af8">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="ff0000"/>
+      <w:color w:val="FF0000"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:vertAlign w:val="baseline"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="115.0" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table7">
+  <w:style w:type="table" w:customStyle="1" w:styleId="af9">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="ff0000"/>
+      <w:color w:val="FF0000"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:vertAlign w:val="baseline"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="0.0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table8">
+  <w:style w:type="table" w:customStyle="1" w:styleId="afa">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="ff0000"/>
+      <w:color w:val="FF0000"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:vertAlign w:val="baseline"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="115.0" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...1 lines deleted...]
-      <w:iCs w:val="1"/>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:iCs/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="afb">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="ff0000"/>
+      <w:color w:val="FF0000"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:vertAlign w:val="baseline"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="115.0" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table2">
+  <w:style w:type="table" w:customStyle="1" w:styleId="afc">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="115.0" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table3">
+  <w:style w:type="table" w:customStyle="1" w:styleId="afd">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="ff0000"/>
+      <w:color w:val="FF0000"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:vertAlign w:val="baseline"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="115.0" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table4">
+  <w:style w:type="table" w:customStyle="1" w:styleId="afe">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="ff0000"/>
+      <w:color w:val="FF0000"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:vertAlign w:val="baseline"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="0.0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table5">
+  <w:style w:type="table" w:customStyle="1" w:styleId="aff">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="ff0000"/>
+      <w:color w:val="FF0000"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:vertAlign w:val="baseline"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="115.0" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/the-evidence-based-practice-manual-for-nurses/craig/978-0-7020-4193-8" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2118/190340-MS" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0378-3820(03)00112-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.apsusc.2022.155608" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.apenergy.2009.08.032" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://credit.niso.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.uitm.edu.my/id/eprint/28308" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thestar.com.my/metro/metro-news/2021/04/15/putting-an-end-to-food-waste" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libraryguides.vu.edu.au/apa-referencing" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libraryguides.vu.edu.au/apa-referencing" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.apenergy.2009.08.032" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/the-evidence-based-practice-manual-for-nurses/craig/978-0-7020-4193-8" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://credit.niso.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.uitm.edu.my/id/eprint/28308" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.apsusc.2022.155608" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2118/190340-MS" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thestar.com.my/metro/metro-news/2021/04/15/putting-an-end-to-food-waste" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0378-3820(03)00112-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/ArialNarrow-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/ArialNarrow-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/ArialNarrow-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/ArialNarrow-boldItalic.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PalatinoLinotype-regular.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PalatinoLinotype-bold.ttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PalatinoLinotype-italic.ttf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PalatinoLinotype-boldItalic.ttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8135,54 +8509,74 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhk225CTi3fxFX5qYjReEvhjADP2g==">CgMxLjAaHwoBMBIaChgICVIUChJ0YWJsZS5oYW1zeHNoc2sxdDYaHwoBMRIaChgICVIUChJ0YWJsZS43NndmMGR0eG85MGkyDmguOW9laXZiejU0anlyMg5oLnk5NmZ3b2ZrNG10YjIOaC5xbmk1NWp0cWdqMDEyDmguOTJucWhlajB1Nm05Mg1oLjY4M2czNTM0a2d5Mg5oLmdnZGdwM254ejB0bDgAciExX2FBbkt3bjZkamFQeElFT2ZEM3V6dVE2NHEtdm95Mks=</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgybnDwtYfdf4ueBJtrYUbHjsxfog==">CgMxLjAaHwoBMBIaChgICVIUChJ0YWJsZS5oYW1zeHNoc2sxdDYaHwoBMRIaChgICVIUChJ0YWJsZS43NndmMGR0eG85MGkyDmguOW9laXZiejU0anlyMg5oLnk5NmZ3b2ZrNG10YjIOaC5xbmk1NWp0cWdqMDEyDmguOTJucWhlajB1Nm05Mg5oLjVzb2xoaWh6b29qOTINaC42ODNnMzUzNGtneTIOaC5nZ2RncDNueHowdGw4AHIhMV9hQW5Ld242ZGphUHhJRU9mRDN1enVRNjRxLXZveTJL</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>8</Pages>
+  <Words>3348</Words>
+  <Characters>19084</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>159</Lines>
+  <Paragraphs>44</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>22388</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Administrator</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Administrator</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...2 lines deleted...]
-</file>