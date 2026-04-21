--- v0 (2026-01-13)
+++ v1 (2026-04-21)
@@ -4202,621 +4202,1224 @@
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="295F2906" w14:textId="77777777" w:rsidR="00F954CA" w:rsidRDefault="00F954CA" w:rsidP="007D105A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21641C78" w14:textId="77777777" w:rsidR="00B26437" w:rsidRDefault="00B26437" w:rsidP="00B26437">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00B26437">
+    <w:p w14:paraId="657A127A" w14:textId="0E7E8BBE" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B26437">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>Declarations (Mandator</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>y)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1723CD0E" w14:textId="4E5B431A" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:r w:rsidRPr="00A66889">
+        <w:t xml:space="preserve">All manuscripts must include a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66889">
+        <w:t>eclaration</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66889">
+        <w:t xml:space="preserve">placed after the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66889">
+        <w:t xml:space="preserve">onclusion and before </w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66889">
+        <w:t>eferences.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="537E59CB" w14:textId="77777777" w:rsidR="00534712" w:rsidRDefault="00534712" w:rsidP="00534712"/>
+    <w:p w14:paraId="31479411" w14:textId="77777777" w:rsidR="00534712" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:r w:rsidRPr="00A66889">
+        <w:t xml:space="preserve">Authors must follow the structure below and replace bracketed text </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[ ]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66889">
+        <w:t xml:space="preserve"> with their specific information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2208296B" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712"/>
+    <w:p w14:paraId="2E29AE29" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1. Author Contributions (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>CRediT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Taxonomy)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="100B2EE4" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>What to include:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66889">
         <w:br/>
-      </w:r>
-[...11 lines deleted...]
-        <w:rPr>
+        <w:t>A clear description of each author’s contribution to the research and manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1812AC0F" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="7EFD9FB0" w14:textId="77777777" w:rsidR="00B26437" w:rsidRPr="00B26437" w:rsidRDefault="00B26437" w:rsidP="00B26437">
+        </w:rPr>
+        <w:t>Example format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F5F7D04" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:pBdr>
-[...30 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="62E41F77" w14:textId="77777777" w:rsidR="00B26437" w:rsidRPr="00B26437" w:rsidRDefault="00B26437" w:rsidP="00B26437">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Conceptualization: [Author Name]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D4BB375" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:pBdr>
-[...30 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...199 lines deleted...]
-      <w:r w:rsidRPr="000B3639">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>. For single agency grant: </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">"This work was supported by the [Name of Funding Agency] under Grant [number </w:t>
+        <w:t>Methodology: [Author Name]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C306166" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Formal Analysis: [Author Name]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77157459" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Investigation: [Author Name]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D1D6290" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Writing – Original Draft: [Author Name]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B5AD4E7" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Writing – Review &amp; Editing: [Author Name]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26A66A4D" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Supervision: [Author Name]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5948D148" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Project Administration: [Author Name]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="599191AB" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Funding Acquisition: [Author Name]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="408E3725" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66889">
+        <w:t xml:space="preserve"> All authors must have made a significant scholarly contribution and approved the final manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE6611B" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712"/>
+    <w:p w14:paraId="63281A67" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2. Ethical Compliance Statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1489DA35" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>What to include:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66889">
+        <w:br/>
+        <w:t>A statement confirming adherence to research and publication ethics.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0784CF3E" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D0F228B" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>This study complies with the ethical standards of the journal and adheres to internationally recognized principles of responsible research and publication, including the guidelines of the Committee on Publication Ethics.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18ACD7A2" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712"/>
+    <w:p w14:paraId="39D930FA" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3. Conflict of Interest</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C38B977" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>What to include:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66889">
+        <w:br/>
+        <w:t>Disclosure of any financial or non-financial relationships that could influence the research.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="072FF17C" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Examples:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="554FE110" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>No conflict:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7479F36F" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>The authors declare that this research was conducted in the absence of any commercial or financial relationships that could be construed as a potential conflict of interest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="057CD440" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>If applicable:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20E75685" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>The authors declare the following conflicts of interest: [provide details].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65EEF9CA" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712"/>
+    <w:p w14:paraId="1BF1B38B" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4. Funding Declaration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2281AA53" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:r w:rsidRPr="00A66889">
+        <w:t>Authors are required to clearly state all sources of financial support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="636FE8EC" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Examples:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57479D78" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>No funding:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7170E878" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>This research received no external funding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="139348AB" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>With funding:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14579261" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>This research was funded by [Full Agency Name] under Grant No. [Grant Number].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E9746EF" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Additional guidance:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66889">
+        <w:br/>
+        <w:t>Funding bodies should be acknowledged clearly and separately from general acknowledgements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C894BC5" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712"/>
+    <w:p w14:paraId="0A2C6B4F" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5. Data Availability Statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="651D65A7" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>What to include:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66889">
+        <w:br/>
+        <w:t>Information on how supporting data can be accessed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D19B19" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Examples:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B37E959" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>On request:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFFB7F2" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>The data that support the findings of this study are available from the corresponding author upon reasonable request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F40BD18" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Public repository:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31A31710" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>The data are publicly available at [repository name and link].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B89661" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712"/>
+    <w:p w14:paraId="3C6DF1B6" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6. Author Responsibility Statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60DEB13A" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>What to include:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66889">
+        <w:br/>
+        <w:t>Confirmation of originality, authorship integrity, and accountability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A41DD4E" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD3CE02" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>All authors confirm that the manuscript is original, has not been published elsewhere, is not under consideration by another journal, and that all authors have approved the final version and agree to be accountable for all aspects of the work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7792DFF1" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712"/>
+    <w:p w14:paraId="58A609C0" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>7. Use of Artificial Intelligence (AI) Tools</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D0E57C" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>What to include:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66889">
+        <w:br/>
+        <w:t>Disclosure of any AI tools used in the preparation of the manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D00C4FB" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Examples:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71917944" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>No AI use:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E62CB9" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>The authors declare that no generative artificial intelligence (AI) tools were used in the preparation of this manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D4E9B56" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>If used:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA9FBE6" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>The authors used [tool name] for [specific purpose]. All outputs were reviewed and validated by the authors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13316F3D" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712"/>
+    <w:p w14:paraId="6A8531FA" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>8. Acknowledgements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12DB3437" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>What to include:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66889">
+        <w:br/>
+        <w:t>Recognition of institutional, technical</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66889">
+        <w:t>or non-financial support. This section must be included in all manuscripts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E6EE723" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FA61CA7" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The authors would like to acknowledge Universiti Teknologi MARA (UiTM), Cawangan Negeri Sembilan, Kampus Kuala </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000B3639">
-        <w:t>xxxx</w:t>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Pilah</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...12 lines deleted...]
-        <w:ind w:firstLine="238"/>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the Faculty of Applied Sciences, Universiti Teknologi MARA, Shah Alam, Selangor, Malaysia for providing facilities and support for this research.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22A62516" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Important:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE97E8E" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
+        <w:t>Do not duplicate funding information here</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AA8E4F4" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
+        <w:t>Funding must remain in the Funding Declaration section</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C643689" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712"/>
+    <w:p w14:paraId="3B8D1411" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>9. Ethics Approval (if applicable)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E47920A" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>What to include:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66889">
+        <w:br/>
+        <w:t>Approval details for studies involving human or animal subjects.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ABA5683" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2995A101" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>This study was approved by [Name of Institutional Review Board/Ethics Committee], approval number: [XXXX].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C4E6CCA" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>If not applicable:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B081E3" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Not applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6973A8B8" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712"/>
+    <w:p w14:paraId="151C9115" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>10. Informed Consent (if applicable)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03F69E3C" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>What to include:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66889">
+        <w:br/>
+        <w:t>Confirmation that participants consented to participate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="272121D7" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D1BF7DE" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Informed consent was obtained from all participants involved in the study.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7500D36A" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="00A66889" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>If not applicable:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BBB8C8F" w14:textId="77777777" w:rsidR="00534712" w:rsidRPr="007A65A8" w:rsidRDefault="00534712" w:rsidP="00534712">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66889">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Not applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43C6F564" w14:textId="2AAD2B7E" w:rsidR="004746FA" w:rsidRDefault="004746FA" w:rsidP="00534712">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12FAD665" w14:textId="77777777" w:rsidR="004746FA" w:rsidRDefault="00000000" w:rsidP="00EF6F1D">
-[...11 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="42C0CF26" w14:textId="77777777" w:rsidR="004746FA" w:rsidRDefault="00000000" w:rsidP="00D40487">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="880"/>
+        </w:tabs>
         <w:sectPr w:rsidR="004746FA">
           <w:headerReference w:type="even" r:id="rId14"/>
           <w:headerReference w:type="default" r:id="rId15"/>
           <w:footerReference w:type="even" r:id="rId16"/>
           <w:footerReference w:type="default" r:id="rId17"/>
           <w:headerReference w:type="first" r:id="rId18"/>
           <w:footerReference w:type="first" r:id="rId19"/>
-          <w:pgSz w:w="10886" w:h="14854"/>
-[...96 lines deleted...]
-        <w:sectPr w:rsidR="004746FA">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="10886" w:h="14854"/>
           <w:pgMar w:top="754" w:right="1191" w:bottom="1418" w:left="1191" w:header="907" w:footer="1202" w:gutter="0"/>
           <w:lnNumType w:countBy="1" w:restart="continuous"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="79D7CC21" w14:textId="77777777" w:rsidR="004746FA" w:rsidRDefault="00000000" w:rsidP="00D40487">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DE34E17" w14:textId="77777777" w:rsidR="00D40487" w:rsidRDefault="00D40487" w:rsidP="00D40487">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B09D664" w14:textId="77777777" w:rsidR="00BC2677" w:rsidRDefault="00D40487" w:rsidP="00BC2677">
+    <w:p w14:paraId="3B09D664" w14:textId="5826D12C" w:rsidR="00BC2677" w:rsidRDefault="00534712" w:rsidP="00BC2677">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk184240968"/>
-      <w:r w:rsidRPr="00CB3EBF">
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
-        <w:t>Please ensure that every reference cited in the text is also present in the reference list (and vice versa). </w:t>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00D40487" w:rsidRPr="00CB3EBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-MY"/>
+        </w:rPr>
+        <w:t>nsure that every reference cited in the text is also present in the reference list (and vice versa). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6951F035" w14:textId="77777777" w:rsidR="00BC2677" w:rsidRDefault="00BC2677" w:rsidP="00BC2677">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60A4A439" w14:textId="0008B69A" w:rsidR="00D40487" w:rsidRPr="00BC2677" w:rsidRDefault="00D40487" w:rsidP="00BC2677">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
@@ -7283,65 +7886,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4740385E" w14:textId="58E79325" w:rsidR="0082158F" w:rsidRDefault="0082158F" w:rsidP="00AD1C5F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098663F">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">The authors would like to acknowledge the support of Universiti Teknologi MARA (UiTM), </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Negeri Sembilan, Kampus Kuala </w:t>
+        <w:t xml:space="preserve">The authors would like to acknowledge the support of Universiti Teknologi MARA (UiTM), Cawangan Negeri Sembilan, Kampus Kuala </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0098663F">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pilah</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0098663F">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Faculty of Applied Sciences, Universiti Teknologi MARA, Shah Alam, Selangor, Malaysia for providing the facilities and financial support on this research.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E7691C8" w14:textId="77777777" w:rsidR="00761E7A" w:rsidRDefault="00761E7A" w:rsidP="0082158F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
@@ -10071,196 +10660,196 @@
         </w:rPr>
         <w:t>February 2022</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004746FA">
       <w:headerReference w:type="even" r:id="rId33"/>
       <w:headerReference w:type="default" r:id="rId34"/>
       <w:footerReference w:type="even" r:id="rId35"/>
       <w:footerReference w:type="default" r:id="rId36"/>
       <w:headerReference w:type="first" r:id="rId37"/>
       <w:footerReference w:type="first" r:id="rId38"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="10886" w:h="14854"/>
       <w:pgMar w:top="754" w:right="1191" w:bottom="1418" w:left="1191" w:header="907" w:footer="1202" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3BEB6B33" w14:textId="77777777" w:rsidR="00002CF7" w:rsidRDefault="00002CF7">
+    <w:p w14:paraId="24815CE6" w14:textId="77777777" w:rsidR="005E32C7" w:rsidRDefault="005E32C7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A6FF853" w14:textId="77777777" w:rsidR="00002CF7" w:rsidRDefault="00002CF7">
+    <w:p w14:paraId="4A775AEC" w14:textId="77777777" w:rsidR="005E32C7" w:rsidRDefault="005E32C7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Noto Sans Symbols">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{A4CA8916-00F8-45D2-8328-AF9F357971D9}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{01853223-1ECB-4F41-BFBF-437EA5E07A4C}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{115A0C36-6C54-4E20-8BFD-D149A3D9E97B}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{8D547F06-C485-4F2B-BFBF-65BDB3AC0459}"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedBold r:id="rId3" w:fontKey="{2BD7118E-E15D-459D-BAFE-04A7DEDEAC98}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{B03533B8-A2B8-457B-A2EF-D05108B180E9}"/>
   </w:font>
   <w:font w:name="Univers">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{64BA95EB-B6EF-4305-9051-0AF0F0D57AD3}"/>
-    <w:embedBold r:id="rId5" w:fontKey="{C1547B71-8A01-4AFD-A166-07954E3D9E56}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{C45F2E22-8B31-4F8C-9022-C54320691341}"/>
+    <w:embedBold r:id="rId5" w:fontKey="{862620AA-F5A8-4D43-A59D-9A00A43B9B18}"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{F15A12C3-6EC6-41DC-B6E1-B4869C9E2DF5}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{2CAEEA69-37AC-4FA3-90B0-3C8A2BAAD286}"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{B45A0A17-7B7E-4756-9617-F2588B7E97FD}"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{93C571A8-7EC3-447B-93E8-5FE90033CC17}"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId8" w:fontKey="{5990B69D-CED7-4762-8C9E-C7F7C97821B4}"/>
-    <w:embedItalic r:id="rId9" w:fontKey="{BABF4057-63BF-4092-B9DA-4BA921259AE2}"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{D5241342-CB06-4940-8587-FA565AB5B8AA}"/>
+    <w:embedItalic r:id="rId9" w:fontKey="{E0C7AE57-0ABF-45AF-B1C7-EE2022411CC6}"/>
   </w:font>
   <w:font w:name="Cambria-Bold">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId10" w:fontKey="{1F5B22FB-F9FE-471F-B8E8-EB90E127CA78}"/>
-    <w:embedItalic r:id="rId11" w:fontKey="{0B97B8C5-E594-4C29-8A8E-4095BAFB9A8E}"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{CE426981-E3C7-416C-A636-B216DCE6D875}"/>
+    <w:embedItalic r:id="rId11" w:fontKey="{DC681A8A-D386-4BA7-B085-7991772CD409}"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedBold r:id="rId12" w:fontKey="{CB427354-F069-4EF0-B7C8-C2BC3D9E0C93}"/>
+    <w:embedBold r:id="rId12" w:fontKey="{9D1A2634-61E9-40DD-9636-E0AA4CCA941F}"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId13" w:fontKey="{6A0B267A-18F2-4781-9BFF-40C2F670FDC2}"/>
+    <w:embedRegular r:id="rId13" w:fontKey="{442AC434-6E8C-4B6F-881E-7CD9D95A25FB}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="31B054FB" w14:textId="77777777" w:rsidR="004746FA" w:rsidRDefault="004746FA">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10080"/>
       </w:tabs>
       <w:spacing w:after="240"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
@@ -10432,58 +11021,58 @@
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">                 </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t>©UiTM Press, Universiti Teknologi MARA</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28CDB9AE" w14:textId="77777777" w:rsidR="00002CF7" w:rsidRDefault="00002CF7">
+    <w:p w14:paraId="3CA274CC" w14:textId="77777777" w:rsidR="005E32C7" w:rsidRDefault="005E32C7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2CEA3308" w14:textId="77777777" w:rsidR="00002CF7" w:rsidRDefault="00002CF7">
+    <w:p w14:paraId="04745EA8" w14:textId="77777777" w:rsidR="005E32C7" w:rsidRDefault="005E32C7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="56C470F2" w14:textId="77777777" w:rsidR="004746FA" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4706"/>
         <w:tab w:val="right" w:pos="9356"/>
         <w:tab w:val="center" w:pos="3969"/>
       </w:tabs>
       <w:spacing w:after="240"/>
@@ -11760,50 +12349,348 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0ADD68A6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DC52DE92"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F270AB5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E5C440D6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F7A6D94"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1E4A4ACA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -11872,51 +12759,349 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="161A1DF7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8AEAB876"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25DA4F7B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C228FD78"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26F13606"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="96CE0942"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="240" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -11987,51 +13172,498 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1920" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A972517"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="160AEA4C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33C25738"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="70CA577E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35CD2A6C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="58D0B8A0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36E94D26"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="435EC010"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
     </w:lvl>
@@ -12080,51 +13712,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39802125"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9B4E6954"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Els-1storder-head"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Els-2ndorder-head"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
@@ -12197,51 +13829,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D454AC6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9DC282AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12346,51 +13978,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F4C4CA1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="225EB940"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12495,51 +14127,200 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="556F3F43"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="79902710"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60DC1332"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="04E29EE6"/>
     <w:lvl w:ilvl="0" w:tplc="2D90319A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="44090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -12585,51 +14366,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="44090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="621046CF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="904C3B12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
@@ -12682,51 +14463,51 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="680D7DD2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F8E4FB84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
@@ -12777,264 +14558,592 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A597D2C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="ADF08006"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F8B5444"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="153CED6A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="260600981">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="226694278">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1080102567">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2003967266">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1582370326">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1977373613">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="701857153">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="507990621">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="12"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2109497412">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="12"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1642005021">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="12"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1142574783">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="12"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1109007667">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="12"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1617977934">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="12"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1188327784">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="532962935">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="394813732">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="375087003">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="43524897">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="233516751">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1084035823">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="212274493">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="532962935">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="22" w16cid:durableId="1561596452">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="394813732">
+  <w:num w:numId="23" w16cid:durableId="57441574">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="2136756700">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="2130388287">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1143501839">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="375087003">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="27" w16cid:durableId="868372774">
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -13053,82 +15162,85 @@
     <w:rsid w:val="00175555"/>
     <w:rsid w:val="00186BBA"/>
     <w:rsid w:val="001B567B"/>
     <w:rsid w:val="001C7406"/>
     <w:rsid w:val="001F140F"/>
     <w:rsid w:val="0027347C"/>
     <w:rsid w:val="00273EF6"/>
     <w:rsid w:val="00294F44"/>
     <w:rsid w:val="002A6F88"/>
     <w:rsid w:val="00343097"/>
     <w:rsid w:val="00353EC4"/>
     <w:rsid w:val="00391672"/>
     <w:rsid w:val="003D31C9"/>
     <w:rsid w:val="00410597"/>
     <w:rsid w:val="004120DD"/>
     <w:rsid w:val="00422756"/>
     <w:rsid w:val="00430F06"/>
     <w:rsid w:val="00433D99"/>
     <w:rsid w:val="00454F28"/>
     <w:rsid w:val="0047441D"/>
     <w:rsid w:val="004746FA"/>
     <w:rsid w:val="004C43F2"/>
     <w:rsid w:val="004D1890"/>
     <w:rsid w:val="004D413A"/>
     <w:rsid w:val="0051654F"/>
+    <w:rsid w:val="00534712"/>
     <w:rsid w:val="00552E50"/>
     <w:rsid w:val="0056327F"/>
     <w:rsid w:val="005B6F66"/>
+    <w:rsid w:val="005E32C7"/>
     <w:rsid w:val="006455A0"/>
     <w:rsid w:val="00651E94"/>
     <w:rsid w:val="006C2BD1"/>
     <w:rsid w:val="006F0C0C"/>
     <w:rsid w:val="00737EB8"/>
     <w:rsid w:val="00741C33"/>
     <w:rsid w:val="0074311B"/>
     <w:rsid w:val="00761E7A"/>
     <w:rsid w:val="007D105A"/>
     <w:rsid w:val="0081732B"/>
     <w:rsid w:val="0082158F"/>
     <w:rsid w:val="00822C44"/>
     <w:rsid w:val="0085163C"/>
     <w:rsid w:val="008534BB"/>
     <w:rsid w:val="00862A9A"/>
     <w:rsid w:val="00877AA5"/>
     <w:rsid w:val="008857C6"/>
     <w:rsid w:val="008A5A38"/>
     <w:rsid w:val="008A6B0D"/>
     <w:rsid w:val="008C1E8C"/>
     <w:rsid w:val="008D271B"/>
     <w:rsid w:val="008D6CC1"/>
     <w:rsid w:val="00933759"/>
     <w:rsid w:val="00944197"/>
     <w:rsid w:val="009466BA"/>
     <w:rsid w:val="00951427"/>
     <w:rsid w:val="00991D7A"/>
     <w:rsid w:val="009A1EAF"/>
     <w:rsid w:val="009B0781"/>
+    <w:rsid w:val="009B647F"/>
     <w:rsid w:val="009D0492"/>
     <w:rsid w:val="00AD1C5F"/>
     <w:rsid w:val="00AD2F71"/>
     <w:rsid w:val="00AD7907"/>
     <w:rsid w:val="00AE1CCE"/>
     <w:rsid w:val="00B10B0B"/>
     <w:rsid w:val="00B17FA3"/>
     <w:rsid w:val="00B26437"/>
     <w:rsid w:val="00B27CBA"/>
     <w:rsid w:val="00B43A7D"/>
     <w:rsid w:val="00B87B73"/>
     <w:rsid w:val="00B964BA"/>
     <w:rsid w:val="00BC2677"/>
     <w:rsid w:val="00BF281E"/>
     <w:rsid w:val="00C401BF"/>
     <w:rsid w:val="00C4769D"/>
     <w:rsid w:val="00C7213F"/>
     <w:rsid w:val="00CA50EF"/>
     <w:rsid w:val="00CB3EBF"/>
     <w:rsid w:val="00CB58D2"/>
     <w:rsid w:val="00CB5EA3"/>
     <w:rsid w:val="00CE145A"/>
     <w:rsid w:val="00CE7B37"/>
     <w:rsid w:val="00D14698"/>
     <w:rsid w:val="00D16F50"/>
@@ -15410,106 +17522,106 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miDYUTKfneXWp53q6haMbhhOcdJhg==">CgMxLjAyCWlkLmdqZGd4czIJaC4zMGowemxsOAByITFHajBmT0E4dFV0YmIzSURfWDRSR3hMVElybVl4aUZFXw==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4F873A3-EC68-4A00-ABED-C3066F2A8DA4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
-[...1 lines deleted...]
-  <Characters>20878</Characters>
+  <Pages>15</Pages>
+  <Words>4061</Words>
+  <Characters>23151</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>173</Lines>
-  <Paragraphs>48</Paragraphs>
+  <Lines>192</Lines>
+  <Paragraphs>54</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Headings</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>JIBE</vt:lpstr>
       <vt:lpstr>Funding Declaration</vt:lpstr>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24492</CharactersWithSpaces>
+  <CharactersWithSpaces>27158</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>JIBE</dc:title>
   <dc:creator>User</dc:creator>
   <cp:keywords>JIBE</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>